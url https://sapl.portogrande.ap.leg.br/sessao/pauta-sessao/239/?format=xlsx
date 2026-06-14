--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -54,51 +54,51 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PARECER nº 2 de 2026</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>PARECER Nº 02 -CLJRF/2026- AUTORIZA MUNICÍPIO A CRIAR O CIRCUITO E RECONHECE AS ATIVIDADES OFF-ROAD COMO PRÁTICA ESPORTIVA E MANIFESTAÇÃO CULTURAL NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO nº 81 de 2025</t>
   </si>
   <si>
     <t>PROFESSOR NELSON</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CRIAR O CIRCUITO E RECONHECE AS ATIVIDADES OFF-ROAD COMO PRÁTICA ESPORTIVA E MANIFESTAÇÃO CULTURAL NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>AGUARDANDO PROMULGAÇÃO DA LEI</t>
+    <t>Norma promulgada</t>
   </si>
   <si>
     <t>PARECER nº 3 de 2026</t>
   </si>
   <si>
     <t>PARECER Nº 03-CLJRF/2026-DISPÕE SOBRE A PROIBIÇÃO DE FOGOS DE ARTIFÍCIOS E ARTEFATOS PIROTÉCNICOS COM RUÍDOS SONOROS NO MUNICÍPIO DE  PORTO GRANDE E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO nº 6 de 2026</t>
   </si>
   <si>
     <t>PL - DISPÕE SOBRE A PROIBIÇÃO DE FOGOS DE ARTIFÍCIOS ARTEFATOS PIROTÉCNICOS COM RUÍDOS SONOROS NO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO nº 52 de 2026</t>
   </si>
   <si>
     <t>TÁRCIO LEITE</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SÁUDE DO VILA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -476,51 +476,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="48.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="50.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2206</v>