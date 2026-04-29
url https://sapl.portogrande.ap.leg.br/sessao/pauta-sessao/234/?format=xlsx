--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="65">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO nº 46 de 2026</t>
   </si>
   <si>
@@ -174,63 +174,81 @@
   <si>
     <t>INDICAÇÃO nº 51 de 2026</t>
   </si>
   <si>
     <t>INDICA AO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO AMAPÁ – DETRAN/AP A IMPLANTAÇÃO E REFORÇO DA SINALIZAÇÃO HORIZONTAL E VERTICAL, INCLUINDO PINTURA DE FAIXA DE PEDESTRES E PLACAS DE ADVERTÊNCIA, NO PERÍMETRO URBANO QUE COMPREENDE A ESCOLA ESTADUAL ELIAS DE FREITAS TRAJANO DE SOUZA, LOCALIZADA NA RUA BELA VISTA, Nº 631, BAIRRO AEROPORTO, ENTRE AS AVENIDAS SÃO JORGE E SANTA ISABEL, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 52 de 2026</t>
   </si>
   <si>
     <t>GURI DO MATAPI</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR RANDOLFE RODRIGUES, SENADOR DA REPÚBLICA, QUE VIABILIZE RECURSOS, POR MEIO DE EMENDA PARLAMENTAR, PARA A AQUISIÇÃO DE UMA AMBULÂNCIA DESTINADA À UBS MANOEL SOARES PEREIRA.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 53 de 2026</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA PARA QUE SEJA REALIZADA A LIMPEZA EXTERNA AO LADO DA UBS MANOEL SOARES PEREIRA, NO MUNICÍPIO DE PORTO GRANDE – AP.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 59 de 2026</t>
   </si>
   <si>
+    <t>CAROL MONTEIRO,CONJAKI,ENFERMEIRA ELIZA,GURI DO MATAPI,JUNIOR COLARES,PEDRO JORDÃO,PROFESSOR NELSON,REGIANE SILVA,SALMON SANTANA,SUELI SOUZA,TÁRCIO LEITE</t>
+  </si>
+  <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PORTO GRANDE/AP, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E DESENVOLVIMENTO URBANO, A REALIZAÇÃO DE ESTUDOS TÉCNICOS E EXECUÇÃO DE OBRAS PARA A CONSTRUÇÃO DE NOVO CEMITÉRIO EM PORTO GRANDE/AP.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 60 de 2026</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PORTO GRANDE/AP, CONTRATAÇÃO DE NEUROPEDIATRA PARA O MUNICÍPIO DE PORTO GRANDE.</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 61 de 2026</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PORTO GRANDE/AP A INSTALAÇÃO DE REDE E SISTEMA DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE/VILA DO CUPIXI.</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 32 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 33 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 34 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 35 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO nº 36 de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -522,60 +540,60 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="48.7109375" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="160.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -947,96 +965,196 @@
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>49</v>
       </c>
       <c r="E20" t="s">
         <v>52</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>2129</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>2130</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>2131</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2098</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>60</v>
+      </c>
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>2099</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>2100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>2101</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>2102</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>64</v>
+      </c>
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>45</v>
+      </c>
+      <c r="F28" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">