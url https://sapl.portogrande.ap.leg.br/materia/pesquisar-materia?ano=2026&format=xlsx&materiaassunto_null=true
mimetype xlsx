--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1000" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1744" uniqueCount="832">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -132,51 +132,51 @@
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2024/pl_-_responsabilia_alunos_por_atos_de_vandalismo.pdf</t>
   </si>
   <si>
     <t>PL- RESPONSABILIZA ALUNO POR ATOS DE VANDALISMO EM PATRIMÔNIO ESCOLAR E DESTRUIÇÃO  DE MOBILIÁRIO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2026/pl_lei_de_incentivo_ao_artesanato.pdf</t>
   </si>
   <si>
     <t>PL - CRIA NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE A LEI DE INCENTIVO AO ARTESANATO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2027/pl-2026_-_proibicao_de_fogos_de_artiicios_com_ruidos.pdf</t>
   </si>
   <si>
-    <t>PL - DISPÕE SOBRE A PROIBIÇÃO DE FOGOS DE ARTIFÍCIOS ARTEFATOS PIROTÉCNICOS COM RUÍDOS SONOROS NO MUNICÍPIO DE PORTO GRANDE</t>
+    <t>PL - DISPÕE SOBRE A PROIBIÇÃO DE FOGOS DE ARTIFÍCIOS ARTEFATOS PIROTÉCNICOS COM RUÍDOS SONOROS NO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2028/pl_dia_do_artesao.pdf</t>
   </si>
   <si>
     <t>PL - INSTITUI O DIA DO ARTESÃO E A SEMANA MUNICIPAL DO ARTESANATO NO CALENDÁRIO  DE EVENTOS DO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2033/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf</t>
   </si>
   <si>
     <t>PL - INSTITUI O DIA 25 DE NOVEMBRO COMO O DIA MUNICIPAL DE COMBATE AO FEMINICÍDIO NO MUNICÍPIO DE PORTO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
@@ -644,144 +644,228 @@
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2116/pl_academia_2026_sueli.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA, NAS ACADEMIAS DE MUSCULAÇÃO E CENTROS DE TREINAMENTO DO MUNICÍPIO DE PORTO GRANDE, A DISPONIBILIZAÇÃO DE KITS DE PRIMEIROS SOCORROS E DE PROFISSIONAL CAPACITADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2124/pl_nstitui_o_calendario_esportivo_anual_de_porto_grande.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI - INSTITUI O CALENDÁRIO ESPORTIVO ANUAL DO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2175/pl-2026_-_corrida_em_alusao_aos_autistas.pdf</t>
+  </si>
+  <si>
+    <t>PL-  INSTITUI A CORRIDA EM ALUSÃO AO DIA DO AUTISMO NO MUNICÍPIO DE PORTO GRANDE, PASSANDO A INTEGRAR O CALENDÁRIO MUNICIPAL DE DATAS COMEMORATIVAS DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2194</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>SALMON SANTANA</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2194/projeto_de_lei-_142_para_se_chamar_comunidade_betel1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA COMUNIDADE CONHECIDA COMO 142, NO MUNICÍPIO DE PORTO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2195</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>TÁRCIO LEITE</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2195/pl_tarcio_leite_-_03.2026.denominacao_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DENOMINAÇÃO DO ESTÁDIO DO VILA NOVA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>2196</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2196/pl_tarcio_leite_-_02.2026.denominacao_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SÁUDE DO VILA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2209</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2209/projeto_de_lei_-_corrida_do_dia_do_evangelico.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CORRIDA DO DIA DO EVANGÉLICO NO AMBITO DO MUNICIPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2223</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2223/projeto_de_lei_-_qr_code.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSEÇÃO DE CODIGO QR (QR CODE) NAS PLACAS DE OBRAS PÚBLICAS CONTRADADAS PELO MUNICIPIO DE PORTO GRANDE PARA ACESSO DIGITAL E DADOS DE LICITAÇÃO, CUSTOS E MATERIAS EMPREGADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2071</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2071/pl_-_programa_emprega_mulher.pdf</t>
   </si>
   <si>
     <t>PL - AUTORIZA O MUNICÍPIO A INSTITUIR O PROGRAMA “EMPREGA MULHER”, DESTINADO À CAPACITAÇÃO PROFISSIONAL E GERAÇÃO DE EMPREGO ÀS MULHERES CHEFES DE FAMÍLIA, EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA, NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_decreto_legislativo_-_cidadao_portograndense.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE AO SENHOR PRESIDENTE DO CONGRESSO NACIONAL DAVI SAMUEL ALCOLUMBRE TOBELEM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_decreto_legislativo_1_-_cidadao_portograndense.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE AO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ CLÉCIO LUÍS VILHENA VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2120/projeto_de_decreto_legislativo__-_cidadao_portograndense_-_elielson.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE AO SENHOR PREFEITO DO MUNICÍPIO DE PORTO GRANDE ELIELSON DA SILVA MORAES</t>
   </si>
   <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>CAROL MONTEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_de_decreto_legislativo_23_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE E BENEMÉRITO AO SENHOR ALAN PACHECO SOUZA, MAJOR DO QUADRO DE OFICIAIS POLICIAIS MILITARES COMBATENTES (QOPMC) DA POLÍCIA MILITAR DO AMAPÁ E COMANDANTE DO 7º BATALHÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>2049</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2049/requerimento_001_-_anne_caroline.pdf</t>
   </si>
   <si>
     <t>REQUER  DE ACORDO COM O ARTIGO 133 E PARAGRAFO ÚNICO DO REGIMENTO INTERNO O DESARQUIVAMENTO DAS SEGUINTES PROPOSIÇÕES</t>
   </si>
   <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_no_02_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER  QUE SEJA SUBMETIDO AO PLENÁRIO O PEDIDO DE DISPENSA DE PARECER DAS COMISSÕES PERMANENTES, COM FUNDAMENTO NO ART. 119,§ 3ª INCISO XIII C/C ART. 79, § 1º, C/C ART.144 § 2º E ART. 146 -"PROJETO DE DECRETO LEGISLATIVO Nº 04/2026, QUE "CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE E BENEMÉRITO AO SENHOR ALAN PACHECO SOUZA, MAJOR DO QUADRO DE OFICIAIS POLICIAIS MILITARES COMBATENTES (QOPMC) DA POLÍCIA MILITAR DO AMAPÁ E COMBATENTE DO 7º BATALHÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>2015</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>CAROL MONTEIRO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao-2026_iluminacao_publica_alameda_5-ver.carol_monteiro.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA MORAES, QUE POSSA REALIZAR INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, NA RUA: ALAMEDA 5, BAIRRO: NOVA ESPERANÇA EM PORTO GRANDE.</t>
   </si>
   <si>
-    <t>2018</t>
-[...7 lines deleted...]
-  <si>
     <t>2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>TÁRCIO LEITE</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_nc2ba_140_waldez_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR ANTÔNIO WALDEZ GÓES, MINISTRO DA INTEGRAÇÃO NACIONAL E DESENVOLVIMENTO REGIONAL, QUE SEJA ADQUIRIDO UM CAMINHÃO-PIPA PARA PORTO GRANDE COM INTUITO DE AMENIZAR A POEIRA DA BR-210.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_147_tarcio_central_do_enem_2025_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDENCIEM A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PONTE DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_nc2ba_142_infra_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDENCIEM A MANUTENÇÃO DA ILUMINAÇÃO DO CENTRO COMUNITÁRIO E DA UBS DO CAMPO VERDE.</t>
   </si>
@@ -1158,104 +1242,86 @@
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2113/ind_amapazao_ap.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR ROBERTO GÓES, DEPUTADO ESTADUAL E PRESIDENTE DA FEDERAÇÃO AMAPAENSE DE FUTEBOL, QUE INTERCEDA JUNTO À FEDERAÇÃO AMAPAENSE DE FUTEBOL E DEMAIS ENTIDADES ESPORTIVAS COMPETENTES, PARA QUE SEJA INCLUÍDO O MUNICÍPIO DE PORTO GRANDE COMO SEDE DE UMA PARTIDA OFICIAL DO CAMPEONATO “AMAPAZÃO SICRED 2026” DE FUTEBOL DO ESTADO DO AMAPÁ, A SER REALIZADA NO ESTÁDIO CHARLES BRITO.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>ENFERMEIRA ELIZA</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2114/ind_2026_av_giovana.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, QUE VIABILIZE A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA AVENIDA GILVANA DE OLIVEIRA BARBOSA, LOCALIZADA NO BAIRRO ÁREA 6.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2117/ind_construcao_de_uma_capela_municipal.pdf</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2118/ind_placas_de_pare.pdf</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2119/ind_detran_escola_estadual_elias_de_freitas_trajano_de_souza.pdf</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_e28093_randolfe_rodrigues2c_emenda_parlamentar_para_aquisicao_de_ambulancia_para_a_ubs_manoel_soares_pereira_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR RANDOLFE RODRIGUES, SENADOR DA REPÚBLICA, QUE VIABILIZE RECURSOS, POR MEIO DE EMENDA PARLAMENTAR, PARA A AQUISIÇÃO DE UMA AMBULÂNCIA DESTINADA À UBS MANOEL SOARES PEREIRA.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2122/indicacao_ao_prefeito_elielson2c_limpeza_ubs_manoe_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA PARA QUE SEJA REALIZADA A LIMPEZA EXTERNA AO LADO DA UBS MANOEL SOARES PEREIRA, NO MUNICÍPIO DE PORTO GRANDE – AP.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2123/indicacao_e28093_prefeito_elielson_reparos_no_centro_comunitario_vida_e_esperan_28129_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO  SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A SOLICITAÇÃO PARA QUE A EMPRESA RESPONSÁVEL PELA OBRA DO CENTRO COMUNITÁRIO VIDA E ESPERANÇA SEJA NOTIFICADA, A FIM DE QUE REALIZE OS DEVIDOS REPAROS E A CORREÇÃO DOS DANOS IDENTIFICADOS NA REFERIDA OBRA, NO MUNICÍPIO DE PORTO GRANDE – AP.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2125/indicacao_-006_urbanizacao_do_trecho_do_linhao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO SENADOR  RANDOLFE RODRIGUES,  ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR, PARA FINS ESPECÍFICOS COM A URBANIZAÇÃO TOTAL DA ÁREA DO LINHÃO ATE O FINAL DAS MEDIAÇÕES DO BAIRRO MANOEL CORTES.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2126/indicacao_008_-_prefeito_elielson_moraes__pavimentacao_asfaltica_no_quartel_da_policia_militar.pdf</t>
@@ -1272,50 +1338,53 @@
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2127/indicacao_-005_urbanizacao_do_trecho_do_linhao.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENADOR DAVI ALCOLUMBRE,  ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR, PARA URBANIZAÇÃO TOTAL DA ÁREA DO LINHÃO ATE O FINAL DAS MEDIAÇÕES DO BAIRRO MANOEL CORTES</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2128/indicacao_007_-_prefeito_elielson_moraes_urbanizacao_da_invasao_da_funasa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO  AO EXCELENTÍSSIMO PREFEITO ELIELSON MORAES,  QUE NO USO DE SUAS ATRIBUIÇÕES LEGAIS, ATRAVÉS DOS QUAIS QUE SEJA REALIZADA A MANUTENÇÃO  URBANA DA ÁREA DA INVASÃO DA FUNASA</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>CAROL MONTEIRO, CONJAKI, ENFERMEIRA ELIZA, GURI DO MATAPI, JUNIOR COLARES, PEDRO JORDÃO, PROFESSOR NELSON, REGIANE SILVA, SALMON SANTANA, SUELI SOUZA, TÁRCIO LEITE</t>
+  </si>
+  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2129/indic.59_2026_ver.carol_construcao_novo_cemiterio.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PORTO GRANDE/AP, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E DESENVOLVIMENTO URBANO, A REALIZAÇÃO DE ESTUDOS TÉCNICOS E EXECUÇÃO DE OBRAS PARA A CONSTRUÇÃO DE NOVO CEMITÉRIO EM PORTO GRANDE/AP.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2130/indic._n_60_2026_ver_carol__contratacao_neuropediatra.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PORTO GRANDE/AP, CONTRATAÇÃO DE NEUROPEDIATRA PARA O MUNICÍPIO DE PORTO GRANDE.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2131/indic._61_2026_ver_carol___instalacao_de_rede_e_sistema_ilumin_vila_cupixi.pdf</t>
@@ -1380,69 +1449,1102 @@
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_tarcio_leite_-_16.2026.infra_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDENCIEM A MANUTENÇÃO DA DA PONTE E DAS VIAS UTILIZADAS PELO TRANSPORTE ESCOLAR NO KM 112.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_tarcio_leite_-_19.2026.infra_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDENCIEM A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO GARIMPO DO VILA NOVA.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2138/indicacao_vereadora_carol_2026-sinalizacao_na_rod._br-210-indic.ao_dentran.docx</t>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2138/indic._no_68_br-210.pdf</t>
   </si>
   <si>
     <t>INDICO/SOLICITO AO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO AMAPÁ-DETRAAN/AP, IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL E DISPOSITIVOS DE SEGURANÇA VIÁRIA NA RODOVIA BR-210, PERÍMETROS DE ACESSO À ÁREA 6 E AO BAIRRO AEROPORTO, NO MUNICÍPIO DE PORTO GRANDE/AP.</t>
   </si>
   <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2139/indic.____2026_reforma_gerral_unidade_basica_cupixi.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO ELIELSON DA SILVA MORAES, CHEFE DO PODER EXECUTIVO MUNICIPAL, A REFORMA GERAL E ADEQUAÇÃO DA ESTRUTURA FÍSICA DA UNIDADE BÁSICA DE SAÚDE JOSÉ GOMES LUIZ BARRETO, LOCALIZADA NO DISTRITO DO CUPIXI EM PORTO GRANDE/AP</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2140/ind_2026_abrigo_regional_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS VILHENA VIEIRA, A CONSTRUÇÃO DE UM ABRIGO REGIONAL PARA MULHERES VÍTIMAS DE VIOLÊNCIA NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2141/ind_2026_maq._ultrason_-_mamografia_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA MORAES A AQUISIÇÃO DE UM APARELHO DE ULTRASSONOGRAFIA  COM SONDA PARA EXAMES TRANSVAGINAIS E A CAPTAÇÃO DE RECURSOS, POR MEIO DE EMENDA PARLAMENTAR, PARA AQUISIÇÃO DE UM EQUIPAMENTO DE MAMOGRAFIA, DESTINADOS AO ATENDIMENTO DAS MULHERES DO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_2026_sec_mulher_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA MORAES A CRIAÇÃO DA SECRETARIA MUNICIPAL DA MULHER NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2143/ind_2026_manoel_cortez_hid.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, ATRAVÉS DA SECRETARIA_x000D_
+MUNICIPAL DE SAÚDE, COM CÓPIA AO SECRETÁRIO CRISTÓVÃO NASCIMENTO DE CARVALHO, QUE SEJA REALIZADA A MANUTENÇÃO DOS BANHEIROS E DA PARTE HIDRÁULICA DA UNIDADE BÁSICA DE SAÚDE – UBS MANOEL CORTEZ, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2144/indic.____2026_reforma_gerral_unidade_basica_cupixi.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO ELIELSON DA SILVA MORAES, CHEFE DO PODER EXECUTIVO MUNICIPAL, A REFORMA GERAL E ADEQUAÇÃO DA ESTRUTURA FÍSICA DA UNIDADE BÁSICA DE SAÚDE JOSÉ GOMES LUIZ BARRETO, LOCALIZADA NO DISTRITO DO CUPIXI EM PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_tarcio_leite_-_21_praca.2026.infra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDENCIEM MANUTENÇÃO DO ESPAÇO DE LAZER DA PRAÇA DO VILA NOVA.</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_tarcio_leite_-_23.2026.assistencia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAÇÃO DE UMA AÇÃO SOCIAL PARA OS RIBEIRINHOS DO RIO AMAPARI.</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2147/indicacao_tarcio_leite_-_18_bueiro.2026.infra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDENCIEM MEDIDAS PARA VEDAÇÃO DO BUEIROS QUE SE ENCONTRAM ABERTOS NO DISTRITO DO CUPIXI.</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2148/indicacao_tarcio_leite_-_19_limpeza.2026.infra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDENCIEM MEDIDAS PARA DRENAGEM E LIMPEZA DA FOSSA DA PRAÇA DO DISTRITO DO CUPIXI.</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_tarcio_leite_-_22.2026.profissio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A ALOCAÇÃO OU CONTRATAÇÃO DE EQUIPE MÉDICA PARA ATENDIMENTO MENSAL NO POSTO DO KM 138.</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2151/ind_marco_2026_adao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE À SECRETARIA MUNICIPAL DE INFRAESTRUTURA A REALIZAÇÃO DE MANUTENÇÃO E ESGOTAMENTO DA FOSSA DA ESCOLA MUNICIPAL ADÃO FERREIRA DE SOUZA.</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2152/ind_marco_2026_cer.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE À SECRETARIA MUNICIPAL DE SAÚDE A CONTRATAÇÃO DE PROFISSIONAL DE TERAPIA OCUPACIONAL PARA ATUAÇÃO NO CENTRO DE REABILITAÇÃO (CER).</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2153/indicacao_1_e28093_solicitacao_de_troca_de_cruzetas_em_postes_na_zona_rural_do_municipio_de_porto_grande_ap_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR JORGEMIRO JUNIOR – GERENTE DE RELACIONAMENTO DO GRUPO EQUATORIAL ENERGIA NO AMAPÁ, QUE ATUA EM PROJETOS NA REGIÃO DE PORTO GRANDE, SOLICITAR A VIABILIZAÇÃO DO SERVIÇO DE TROCA DE CRUZETAS DOS POSTES QUE SE ENCONTRAM EM ESTADO DE DESGASTE EM TODA A ZONA RURAL DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2154/ind_marco_2026_km_138.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE À SECRETARIA MUNICIPAL DE SAÚDE A REPOSIÇÃO DE MEDICAMENTOS BÁSICOS NA UNIDADE BÁSICA DE SAÚDE DO KM 138.</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_2_e28093_solicitacao_de_servico_de_rocagem_sob_as_redes_de_energia_na_zona_rural_do_municipio_de_porto_grande_ap_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR  AO SENHOR JORGEMIRO JUNIOR – GERENTE DE RELACIONAMENTO DO GRUPO EQUATORIAL DE ENERGIA NO AMAPÁ, QUE ATUA EM PROJETOS NA REGIÃO DE PORTO GRANDE, SOLICITAR A VIABILIZAÇÃO DO SERVIÇO DE ROÇAGEM DEBAIXO DAS REDES DE ENERGIA EM TODA A ZONA RURAL DO MUNICÍPIO DE PORTO GRANDE</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2156/indicacao_3e28093_solicitacao_de_contratacao_de_medico_oftalmologista_para_atuacao_no_cer_28centro_de_reabilitacao29_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR ELIELSON DE MORAES – PREFEITO DO MUNICÍPIO DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE SAÚDE A SOLICITAÇÃO PARA CONTRATAÇÃO DE UM MÉDICO ESPECIALISTA EM OFTALMOLOGIA PARA ATUAR NO CER (CENTRO DE REABILITAÇÃO).</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_4e28093_solicitacao_de_reativacao_permanente_do_ponto_de_saude_da_linha_c_com_atendimento_semanal_da_esf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR ELIELSON DE MORAES – PREFEITO DO MUNICÍPIO DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE SAÚDE A SOLICITAÇÃO PARA QUE SEJA REATIVADO, DE FORMA PERMANENTE, O PONTO DE SAÚDE DA LINHA C, ASSIM COMO A REALIZAÇÃO DE ATENDIMENTO SEMANAL PELA EQUIPE DA ESF NA LOCALIDADE.</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_5_e28093_solicitacao_de_disponibilizacao_de_trator_de_roda_para_atender_agricultores_do_municipio_de_porto_grande_ap_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR ELIELSON DE MORAES – PREFEITO DO MUNICÍPIO DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE AGRICULTURA A SOLICITAÇÃO PARA QUE SEJA VIABILIZADA A DISPONIBILIZAÇÃO DE TRATOR DE RODA PARA ATENDER OS AGRICULTORES DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2159/ind____2026_aquisicao_de_transportes_para__as_comunidades_distantes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES PREFEITO MUNICIPAL DE PORTO GRANDE/AP, AQUISIÇÃO OU DISPONIBILIZAÇÃO DE VEÍCULO (CARRO FIXO) PARA ATENDIMENTO DAS COMUNIDADES RURAIS E DISTANTES DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2160/indicacao_009_-_governador_clesio_luis_-equipe_multidisciplinar_autistas.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO - INDICA AO  GOVERNADOR CLÉCIO LUÍS  EM CARÁTER EMERGENCIAL A CONTRATAÇÃO DE UMA EQUIPE MULTIDISCIPLINAR PARA ATENDER CRIANÇAS E ADOLESCENTES COM TRANSTORNO DE ESPECTRO AUTISTA NO CAPS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao___-011_-_2026_-_robotica_nas_escolas..pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO ELIELSON MORAES, QUE SEJA IMPLANTADO ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO  O CONTEÚDO DE NOÇÕES DE ROBÓTICA EDUCACIONAL COMO ATIVIDADE EXTRACURRICULAR NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2162/indicacao___-010_-_2026_-_implantacao_de_polo_da_ueap__-_clesio_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO CLÉCIO LUÍS VILHENA VIEIRA,  GOVERNADOR DO ESTADO DO AMAPÁ,  QUE SEJA REALIZADO  A IMPLANTAÇÃO DE UM POLO DA UNIVERSIDADE ESTADUAL DO AMAPÁ (UEAP) NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2163/indicacao_-_013-_2026_-_dorivaldo_malafaia_-_aquiscao_de_van_odontologica.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO DEPUTADO FEDERAL DORINALDO MALAFAIA, SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA VAN ODONTOLÓGICA VISANDO AMPLIAR O ACESSO À SAÚDE BUCAL PARA TODA A POPULAÇÃO DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2164/indicacao_-_012_-_2026_-vinicius_gurgel__-_emenda_aquisicao_de_micro_onibus.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO DEPUTADO FEDERAL VINÍCIUS GURGEL, ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR PARA A AQUISIÇÃO DE UM MICRO ÔNIBUS PARA ATENDER OS PROJETOS ESPORTIVOS SOCIAIS E CULTURAIS DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2165/indicacao_-_015-_2026_-_waldez_goes_-_aquiscao_de_uma_plantadeira_de_abacaxi.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO MINISTRO WALDEZ GÓES,  ATRAVÉS DOS QUAIS SOLICITA QUE SEJA VIABILIZADO JUNTO À CODEVASF, AQUISIÇÃO DE UMA PLANTADEIRA  DE MUDAS DE ABACAXI PARA BENEFICIAR AGRICULTORES DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2167/indicacao_-_016_-_2026_-_acacio_favacho__-_pocos_artesianos.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO DEPUTADO FEDERAL ACÁCIO FAVACHO,  ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR PARA FINS ESPECÍFICOS PARA A PERFURAÇÃO DE POÇOS ARTESIANOS COMUNITÁRIOS EM COMUNIDADES RURAIS, PARA BEM ATENDER AS COMUNIDADES AGRÍCOLAS DE NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2168/indicacao_-_014_-_2026_-__waldez_goes_-_aquiscao_de_uma_agroindustria_de_beneficiamento_da__fruticultura.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO MINISTRO WALDEZ GÓES,  SOLICITA QUE SEJA VIABILIZADO JUNTO À CODEVASF, A CONSTRUÇÃO E AQUISIÇÃO DE EQUIPAMENTOS PARA UMA AGROINDÚSTRIA DE PROCESSAMENTO DE FRUTAS EM SUCOS E DOCES NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2169/ind_marco_2026_endemias.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE À SECRETARIA MUNICIPAL DE SAÚDE A REALIZAÇÃO DE AÇÕES DE BORRIFAÇÃO, CONTROLE DE ENDEMIAS E DISTRIBUIÇÃO DE MOSQUITEIROS NAS COMUNIDADES DO KM 117, KM 121, KM 138, KM 142, RIO AMAPARI, RIO ARAGUARI E ASSENTAMENTO CANAÃ.</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2170/indicacao_-_017-2026_-__davi_alcolumbre_-_aquiscao_de_uma_casa_da_cultura_do_abacaxi.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENADOR DAVI ALCOLUMBRE,  ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR,  PARA A CONSTRUÇÃO DA CASA DA CULTURA DO ABACAXI NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2171/ind_marco_2026_patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE À SECRETARIA MUNICIPAL DE INFRAESTRUTURA A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E MANUTENÇÃO NA ALAMEDA 1, BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2172/indicacao_-_019_-2026_-__randolfe_rodrigues__construao_do_ceo.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO SENADOR RANDOLFE RODRIGUES ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR, PARA FINS ESPECÍFICOS COM O OBJETIVO DE VIABILIZAR A CONSTRUÇÃO DO PRÉDIO PRÓPRIO DO CENTRO DE ESPECIALIDADES ODONTOLÓGICAS – CEO, NO MUNICÍPIO DE PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2173/indicacao_-_020_-2026_-__randolfe_rodrigues__van_odontologica.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO SENADOR RANDOLFE RODRIGUES, ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA UNIDADE  MÓVEL ODONTOLÓGICA VISANDO AMPLIAR O ACESSO À SAÚDE BUCAL PARA TODA A POPULAÇÃO DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_tarcio_leite_-_24.2026.limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO A ADOÇÃO DE PROVIDÊNCIAS ADEQUADAS COM VISTAS À INIBIR A PRESENÇA DE PÁSSAROS NA ESTRUTURA DA COBERTURA INTERNA DA QUADRA DA ORLA, BEM COMO À REALIZAÇÃO PERIÓDICA DA LIMPEZA E MANUTENÇÃO DA ÁREA.</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2177/indicacao_transporte_escola_para_ramal_121_municipio_de_porto_grande._2a_modelo.docx</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SR. CLÉCIO LUÍS – GOVERNADOR DO ESTADO AMAPÁ, AQUISIÇÃO/DESTINAÇÃO DE VEÍCULO TIPO VAN (KOMBI OU SIMILAR) PARA TRANSPORTE ESCOLAR DOS ALUNOS RESIDENTES NO RAMAL DO KM 121, MUNICÍPIO DE PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2178/indicacao______para_o_prefeito_linha_b.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO  MUNICIPAL DE PORTO GRANDE-ELIELSON DA SILVA MORAES, ATRAVÉS DA SECRETARIA  COMPETENTE SERVIÇO DE MANUTENÇÃO E LIMPEZA COMPLETA DA LINHA B DO MATAPI- LOCALIZADA NA COLÔNIA AGRÍCOLA DO MATAPI- EM PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2179/indicacao_amcel.docx</t>
+  </si>
+  <si>
+    <t>INDICO O SR.  FERNANDO SILVA- DIRETOR/ GERENTE DE OPERAÇÃO DA AMCEL, SOLICITAÇÃO DE REDUÇÃO DE VELOCIDADE E CONSCIENTIZAÇÃO DE CONDUTORES DA EMPRESA AMCEL NO PERÍMETRO URBANO DO MUNICÍPIO DE PORTO GRANDE, COM FOCO ESPECIAL NO BAIRRO BRASIL TROPICAL.</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2180/indicacao_-_instalacao_de_centrais_de_ar_na_casa_lar_de_porto_grande_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR ELIELSON DA SILVA MORAES - Prefeito Municipal de Porto Grande, que seja ENCAMINHADA À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL A SOLICITAÇÃO PARA INSTALAÇÃO DE CENTRAIS DE AR NOS CÔMODOS DA CASA LAR - Unidade de acolhimento de crianças e adolescentes do Município de Porto Grande.</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_e28093_disponibilizacao_de_trator_de_esteira_para_agricultores_de_porto_grande_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR ELIELSON DA SILVA MORAES - Prefeito Municipal de Porto Grande, que seja ENCAMINHADA À SECRETARIA MUNICIPAL DE AGRICULTURA A SOLICITAÇÃO PARA DISPONIBILIZAÇÃO DE TRATOR DE ESTEIRA AOS AGRICULTORES DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2182/diario_oficial_168.pdf</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_tarcio_leite_-_25.2026.infra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDENCIEM A ROÇAGEM EM TORNO DO CENTRO COMUNITÁRIO, UBS E DESPOLPADEIRA DO CAMPO VERDE.</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2184/indicacao_tarcio_leite_-_26.2026.infra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDÊNCIEM A ALOCAÇÃO DE ATERRO NA VIA DO AREAL QUE CONECTA O KM 117 COM O KM 121 NO CAMPO VERDE.</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2185/indicacao_tarcio_leite_-_29.2026.profissio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES QUE SEJA AQUIDIRIDO UMA CADEIRA ONDOTOLÓGICA, QUE O BANHEIRO SEJA CONCLÚIDO E QUE SEJA ADOTADAS MEDIDAS PARA REGULARIZAR O ABASTECIMENTO DE ÁGUA PARA A UBS DO CAMPO VERDE.</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2186/indicacao_023_-_prefeito_elielson_moraes_-_inclusao_de_ciclovia_e_ciclofaixas_no_projeto_de_pavimentacao_asfastica_na_zona_urbana.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO - INDICO AO PODER EXECUTIVO MUNICIPAL, QUE SEJA INCLUSO CICLOVIA/CICLOFAIXA NOS PROJETOS DE DESENVOLVIMENTO URBANO DE PAVIMENTAÇÃO ASFÁLTICA DO MUNICÍPIO DE PORTO GRANDE</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2187/indicacao_021_-_prefeito_elielson_moraes_-abafadores_para_alunos_autistas.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO -  INDICO AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, A DISPONIBILIZAÇÃO DE ABAFADORES DE RUÍDOS (FONES) AOS ESTUDANTES DA REDE MUNICIPAL DE ENSINO DIAGNOSTICADOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), NO QUAL APRESENTAM HIPERSENSIBILIDADE AUDITIVA, NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2188/indicacao_022_-_prefeito_elielson_moraes_-e_sensores_de_glicose_freestyle_libre.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO - INDICO AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SAÚDE, QUE VIABILIZE DE FORMA GRATUITA A DISTRIBUIÇÃO DE SENSORES DE GLICOSE FREESTYLE LIBRE EM TODA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PORTO GRANDE</t>
+  </si>
+  <si>
+    <t>2189</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2189/indicacao_tarcio_leite_-_30.2026.profissio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES QUE SEJA ADOTADAS MEDIDAS PARA GARANTIR O PLENO FUNCIONAMENTO DA DESPOLPADEIRA DO CAMPO VERDE.</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2190/indicacao_tarcio_leite_-_27.2026.infra_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDÊNCIEM A RASPAGEM DO RAMAL DO ELÁDIO VIA PATROL NO CAMPO VERDE.</t>
+  </si>
+  <si>
+    <t>2191</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2191/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA O FUNCIONAMENTO COM MAIOR REGULARIDADE DA UBS, DA AQUISIÇÃO DE MATERIAIS DE LIMPEZA, A INSTALAÇÃO DE CLIMATIZAÇÃO E A DISPONIBILIZAÇÃO À INTERNET NA UBS DO CAMPO VERDE.</t>
+  </si>
+  <si>
+    <t>2192</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2192/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2197</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2197/indicacao_tarcio_leite_-31.2026.infra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, QUE PROVIDENCIEM A ROÇAGEM, INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, PAVIMENTAÇÃO E INSTAURAÇÃO DE SISTEMA DE DRENAGEM DA RUA NOVA JERUSALÉM NO BAIRRO DO AEROPORTO</t>
+  </si>
+  <si>
+    <t>2198</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2198/indicacao_terminal_rodoviario_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR SENADOR DAVI ALCOLUMBRE A DESTINAÇÃO DE RECURSOS, POR MEIO DE EMENDA PARLAMENTAR, PARA A CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2199</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_tarcio_leite_-33.2026.infra_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE, QUE PROVIDENCIEM A AQUISIÇÃO DE UMA BOMBA D’ÁGUA (BOMBA SUBMERSA PARA POÇO ARTESIANO), A SUBSTITUIÇÃO DE DUAIS JANELAS DE VIDROS, QUE SEJA ISOLADO O FORRO E DA INSTALAÇÃO DE CLIMATIZAÇÃO NO PONTO DE APOIO A SAÚDE DO NOVA CANAÃ.</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_tarcio_leite_-32.2026.infra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, QUE PROVIDENCIEM A SUBSTITUIÇÃO DA PONTE DA SEXTA VICINAL E RETORNAR COM O USO DE MANILHAS COM ATERRO NO ASSENTAMENTO DO NOVA CANAÃ.</t>
+  </si>
+  <si>
+    <t>2201</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2201/ind_fiscalizacao_sanitaria_alimentos_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON MORAES, POR MEIO DA VIGILÂNCIA SANITÁRIA, A REALIZAÇÃO DE FISCALIZAÇÃO NOS ESTABELECIMENTOS QUE COMERCIALIZAM ALIMENTOS NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2202/ind_alojamento_ifap_randolfe_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR SENADOR RANDOLFE RODRIGUES A DESTINAÇÃO DE RECURSOS, POR MEIO DE EMENDA PARLAMENTAR, PARA A CONSTRUÇÃO DE ALOJAMENTO PARA ALUNOS DO INSTITUTO FEDERAL DO AMAPÁ – IFAP, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2203/ind_maquinas_costura_artesas_waldez_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR MINISTRO WALDEZ GÓES A DESTINAÇÃO DE RECURSOS, POR MEIO DA CODEVASF, PARA A AQUISIÇÃO DE KITS DE MÁQUINAS DE COSTURA PARA A ASSOCIAÇÃO DE MULHERES ARTESÃS DO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2204</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_construcao_de_arena_grama_sintetica.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR DAVI ALCOLUMBRE, DIGNÍSSIMO SENADOR DA REPÚBLICA FEDERATIVA DO BRASIL, PELO ESTADO DO AMAPÁ, QUE NO USO DE SUAS ATRIBUIÇÕES LEGAIS, ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR, PARA A CONSTRUÇÃO DE ARENA DE GRAMA SINTÉTICA NAS COMUNIDADES CAMPO VERDE, ASSENTAMENTO DO MUNGUBA E MUNGUBA DE FORA NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2205</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>CONJAKI</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_2026_aquisicao_de_protese_dentaria.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR ANDRÉ ABDON - DEP. FEDERAL, QUE NO USO DE SUAS ATRIBUIÇÕES LEGAIS, VIABILIZE, JUNTO AOS ORGÃOS COMPETENTES OU POR MEIO DE EMENDA PARLAMENTAR AO  ORÇAMENTO GERAL DA UNIÃO, A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA A AQUISIÇÃO E DISTRIBUIÇÃO DE PRÓTESES DENTÁRIAS PARA ATENDER A DEMANDA DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PORTO GRANDE - AP.</t>
+  </si>
+  <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2210/indicacao_para_disponibilizacao_de_trator_de_rodas_aos_agricultores_da_comunidade_do_peixe_boi_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO  SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE – AP, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE AGRICULTURA PARA QUE SEJA DISPONIBILIZADO TRATOR DE RODAS PARA A REALIZAÇÃO DE SERVIÇOS DE ARAÇÃO DE ÁREAS AGRÍCOLAS, PARA OS AGRICULTORES DA COMUNIDADE DO PEIXE BOI, NO MUNICÍPIO DE PORTO GRANDE – AP.</t>
+  </si>
+  <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_abril_canal_malvinas_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE À SECRETARIA MUNICIPAL DE INFRAESTRUTURA A REALIZAÇÃO DE MANUTENÇÃO E DESOBSTRUÇÃO DE BUEIRO, BEM COMO LIMPEZA E ROÇAGEM DO CANAL LOCALIZADO NA RUA PADRE LUIZ DAVI, ENTRE A AVENIDA OIAPOQUE, NO BAIRRO MALVINAS.</t>
+  </si>
+  <si>
+    <t>2212</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_abril_ilumi_area_militar__2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE À SECRETARIA MUNICIPAL DE INFRAESTRUTURA A REALIZAÇÃO DE MANUTENÇÃO E MELHORIA DA ILUMINAÇÃO PÚBLICA NAS RUAS 13 E 14, LOCALIZADAS NO BAIRRO ÁREA MILITAR.</t>
+  </si>
+  <si>
+    <t>2213</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2213/ind_2026_saude_diu.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, QUE VIABILIZE A AQUISIÇÃO DE TESTES RÁPIDOS DE GRAVIDEZ E KITS DE INSTRUMENTAL CIRÚRGICO PARA INSERÇÃO DE DIU (DISPOSITIVO INTRAUTERINO) PARA AS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2214</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2214/ind_aplicacao_inseticida_pium_km117_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR MEIO DA VIGILÂNCIA SANITÁRIA, A APLICAÇÃO DE INSETICIDA PARA COMBATE AO INSETO PIUM NA COMUNIDADE DO KM 117 (CAMPO VERDE).</t>
+  </si>
+  <si>
+    <t>2215</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao__avenida_mazagao_bairro_malvinas..pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAESTRUTURA, SENHOR HIPÓLITO TOMAZ VIEIRA NETO, A MANUTENÇÃO E REPARO DA ILUMINAÇÃO PÚBLICA NA AVENIDA MAZAGÃO, BAIRRO MALVINAS.</t>
+  </si>
+  <si>
+    <t>2216</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao__travessa_19_bairro_nova_esperanca..pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAESTRUTURA, SENHOR HIPÓLITO TOMAZ VIEIRA NETO, A LIMPEZA E ILUMINAÇÃO PÚBLICA DA TRAVESSA 19, BAIRRO NOVA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>2217</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2217/indicacao__cer_-_centro_especializado_em_reabilitacao..pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO A SECRETÁRIA DE SAÚDE, SENHORA JALDENIR DE PINHO VIANA, A MANUTENÇÃO E REPARO DE TODOS OS EQUIPAMENTOS DO CER – CENTRO ESPECIALIZADO EM REABILITAÇÃO.</t>
+  </si>
+  <si>
+    <t>2218</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_equatorial_energia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CONCESSIONÁRIA EQUATORIAL ENERGIA AMAPÁ PARA A EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO, REPARO DE REDE ELÉTRICA E EXPANSÃO DA REDE DE ILUMINAÇÃO PÚBLICA , PRINCIPALMENTE, EM BAIRROS EM DESENVOLVIMENTO QUE ESTÃO SEM ILUMINAÇÃO PÚBLICA, NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2219</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICA À CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ (CSA EQUATORIAL) A IMPLANTAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA NO BAIRRO NOVO SÃO JOSÉ MUNICÍPIO DE PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2220</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2220/ind_porta_emergencia_ubs_manoel_cortez_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE PORTA DE EMERGÊNCIA NA UNIDADE BÁSICA DE SAÚDE DO BAIRRO MANOEL CORTEZ, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2221</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2221/ind_extintores_ubs_porto_grande_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, A INSTALAÇÃO DE EXTINTORES DE INCÊNDIO EM TODAS AS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2222</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2222/indicacao-_bolsa_atleta.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS O PROJETO DE LEI QUE INSTITUI O PROGRAMA "BOLSA ATLETA" EM PORTO GRANDE, VISANDO O APOIO E INCENTIVO FINANCEIRO AOS ATLETAS DE ALTO RENDIMENTO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2224</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_5_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA_x000D_
+MORAES, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, QUE_x000D_
+PROVIDENCIEM A MANUTENÇÃO, A RESTAURAÇÃO DO ALAMBRADO E_x000D_
+INSTALAÇÃO DE NOVAS TRAVES DE FUTEBOL NA QUADRA DO VILA NOVA.</t>
+  </si>
+  <si>
+    <t>2225</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2225/indicacao_para_reparos_nos_banheiros_e_limpeza_da_feira_municipal_de_porto_grande_e28093_ap_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA PARA QUE SEJAM REALIZADOS OS REPAROS NOS BANHEIROS E A LIMPEZA DA FEIRA MUNICIPAL, NO MUNICÍPIO DE PORTO GRANDE – AP.</t>
+  </si>
+  <si>
+    <t>2226</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_7_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA MORAES, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, QUE PROVIDENCIEM A IMPLANTAÇÃO DE LOMBADA E SINALIZAÇÃO NA FRENTE DA ESCOLA ESTADUAL SANTA MARIA NO GARIMPO DO VILA NOVA</t>
+  </si>
+  <si>
+    <t>2227</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2227/indicacao_8_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA MORAES, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, QUE PROVIDENCIEM A INSTALAÇÃO DO LETREIRO NO PÓRTICO DO BALNEÁRIO MUNICIPAL DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2228</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2228/indicacao_9_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA MORAES, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E CULTURA, ROBERTO SARMENTO KANEKIYO, QUE ADOTEM AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE TELÕES NO BALNEÁRIO DE PORTO GRANDE, DESTINADOS À TRANSMISSÃO DOS JOGOS DA COPA DO MUNDO NO MÊS DE JUNHO E JULHO DE 2026</t>
+  </si>
+  <si>
+    <t>2229</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_adequacao_despolpadeira_km117_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE AGRICULTURA, A ADEQUAÇÃO DA DESPOLPADEIRA DA COMUNIDADE DO KM 117 (CAMPO VERDE), NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2230</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_inauguracao_posto_saude_km117_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, A INAUGURAÇÃO DO POSTO DE SAÚDE DA COMUNIDADE DO KM 117 (CAMPO VERDE), NO MUNICÍPIO DE PORTO GRANDE-AP, COM AS DEVIDAS ADAPTAÇÕES PARA SEU FUNCIONAMENTO.</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_agua_potavel_ribeirinhos_araguari_amapari_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR MEIO DA DEFESA CIVIL MUNICIPAL, A DISPONIBILIZAÇÃO DE ÁGUA POTÁVEL PARA ATENDIMENTO ÀS COMUNIDADES RIBEIRINHAS DOS RIOS ARAGUARI E AMAPARI, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2232</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2232/indicacao_para_a_rua_nova_jerusalem.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO PREFEITO ELIELSON MORAES JUNTO AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA/OBRAS, SR. HIPÓLITO TOMAZ VIEIRA NETO. A REALIZAÇÃO DE MANUTENÇÃO PALIATIVA, COM ABERTURA DE VALETAS E INSTALAÇÃO DE MANILHAS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NA RUA NOVA JERUSALÉM, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2233</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_para_a_av.manoel_ribeiro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO PREFEITO ELIELSON MORAES JUNTO AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA/OBRAS, SR. HIPÓLITO TOMAZ VIEIRA NETO, QUE DETERMINE O ENVIO DE EQUIPES TÉCNICA AO LOCAL ABAIXO MENCIONADO PARA A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO NA AVENIDA: MANOEL RIBEIRO, PARA O REPARO E SUBSTITUIÇÃO DE MANILHAS QUE CEDERAM, BEM COMO A RECUPERAÇÃO DOS BLOCOS E DA PAVIMENTAÇÃO NOS PONTOS AFETADOS. NO MUNICIPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2234</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2234/indicacao_para_o_bairro_vila_militar.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO PREFEITO ELIELSON MORAES, JUNTO AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E OBRAS, SR. HIPÓLITO TOMAZ VIEIRA NETO, A VIABILIZAÇÃO DE SERVIÇOS DE INSTALAÇÃO E MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA EM DIVERSAS RUAS DO BAIRRO VILA MILITAR. NO MUNICIPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
     <t>2082</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2082/mocao_de_aplausos_26.docx</t>
   </si>
   <si>
     <t>A senhor ANTÔNIO AUGUSTO DE SOUZA AMANAJAS pelo excelente trabalho à frente do time masculino e feminino de Handebol STAF ARAGUARI, um esporte que tirou muitos jovens da ociosidade, ocupando seu tempo livre com treinos e atividades em grupo que os fortalece ainda mais em suas decisões futuras.</t>
+  </si>
+  <si>
+    <t>2193</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2193/parecer_no_40-_gesto_nao_verbal_em_tres_etapas.docx</t>
+  </si>
+  <si>
+    <t>PARECER Nº 40-CLJRF/2026-DISPÕE SOBRE A DIVULGAÇÃO E INCENTIVO AO USO DO SINAL INTERNACIONAL DE PEDIDO DE AJUDA "GESTO NÃO VERBAL EM TRÊS ETAPAS", COMO ESTRATÉGIA DE COMBATE À VIOLÊNCIA CONTRA A MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2206</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2206/parecer_no_02-_reconhece_as_atividades_off-road_como_pratica_esportiva_e_man_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 02 -CLJRF/2026- AUTORIZA MUNICÍPIO A CRIAR O CIRCUITO E RECONHECE AS ATIVIDADES OFF-ROAD COMO PRÁTICA ESPORTIVA E MANIFESTAÇÃO CULTURAL NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2207</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2207/parecer__no_03-_proibicao_de_fogos_de_artiicios_com_ruidos_2.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03-CLJRF/2026-DISPÕE SOBRE A PROIBIÇÃO DE FOGOS DE ARTIFÍCIOS E ARTEFATOS PIROTÉCNICOS COM RUÍDOS SONOROS NO MUNICÍPIO DE  PORTO GRANDE E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2017/mensagem_do_projeto_de_lei_no_01_de_2026.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 01/2026-GAB/PMPG AO PROJETO DE LEI Nº 001/2026-PMPG - que " AUTORIZA A CRIAÇÃO DE CNPJ PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO-FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1761,67 +2863,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_de_lei_no_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2019/pl_denominacao_da__quadra_poliesportiva_da_praca_do_abacaxi__denis_cesar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2021/pl_-_denominacao_do_estadio_municipal_charles_brito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_-_setembro_amarelo_-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2024/pl_-_responsabilia_alunos_por_atos_de_vandalismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2026/pl_lei_de_incentivo_ao_artesanato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2027/pl-2026_-_proibicao_de_fogos_de_artiicios_com_ruidos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2028/pl_dia_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2033/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2036/pl_-cursinho_gratuito_pre_enem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2040/pl-_dignidade_menstrual_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2041/pl_-_dia_municipal_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2045/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2046/pl_-___programa_prevencao_precose_de_diabetes_em_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2047/pl_-_abril_azul.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2050/pl_-_fornecimento_de_fraldas_descartaveis_em_creches.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2051/pl_-_cria_o_conselho_de_diversidade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2052/pl_-_cria_o_programa_amparo_psicologico_a_maes__de_filhos_autistas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2053/pl_-_isenta_iptu_a_pessoas_autistas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2054/pl_-_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2055/pl-_programa_camara_vai_a_escola.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_lei_2024_-_programa_protese_dentaria_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2057/pl_-_nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2058/pl_-_cria_o_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2059/pl_-_dia_do_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2060/pl-_dia_do_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2061/pl_-_dossie_mulher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2062/pl_-_escolinha_de_ballet_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2063/pl_-_institui_a_escola_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2064/pl_-_mariele_franco.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2065/pl-_medidas_aos_bares_em_adotarem_medidas_protetiva_para_mulheres_em_risco.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2066/pl_-_politica_municipal_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2067/pl_-_politica_sobre_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2068/pl_-_programa_praca_pet.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2069/pl_-_programa__aquicultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2070/pl_-politica_de_enfrentamento_a_violencia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2072/pl_-botao_do_panico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2073/pl_-semana_municipal_da_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2074/pl___038_ver._sulei_souza.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2075/pl_-_prioridade_em_programa_habitacionais__de_mulheres_vitimas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2076/pl_-_sinal_internacional_de_pedido_de_ajuda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2077/pl_-_cria_o_protocolo_para_prevencao_a_violencia__ou_discriminaca_por_orientacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2081/pl_-_programa_farmacia_24_horas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2083/pl_-_cotas_raciais_para_concursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2085/pl_-_institui_a_semana_municipal_da_adocao_protecao_e_bem_estar_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2086/pl_-_cria_a_frente_parlamentar_em_defesa_das_politicas_publicas_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2115/pl_disk_denuncia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2116/pl_academia_2026_sueli.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2124/pl_nstitui_o_calendario_esportivo_anual_de_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2071/pl_-_programa_emprega_mulher.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_decreto_legislativo_-_cidadao_portograndense.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_decreto_legislativo_1_-_cidadao_portograndense.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2120/projeto_de_decreto_legislativo__-_cidadao_portograndense_-_elielson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2049/requerimento_001_-_anne_caroline.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao-2026_iluminacao_publica_alameda_5-ver.carol_monteiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2018/indicacao_2_vereadora_carol_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_nc2ba_140_waldez_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_147_tarcio_central_do_enem_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_nc2ba_142_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_nc2ba_143_waldez_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_nc2ba_144_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_148_tarcio_iluminacao_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_nc2ba_145_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2034/indicacao_nc2ba_146_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2035/indicacao__caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2037/indicacao_145_tarcio_central_do_enem_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2038/clecio_luis.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2039/indicacao__centro_comunitario_2026.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao__limpeza_sao_jose.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao__maria_nair.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_0017_2026_energia_solar_fotovoltaica_comunidade_ribeirinhas_ver.carol.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_nc2ba_146_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2078/camara_indicacao_sinalizacao_0126.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2079/sinalizacao_m_cortez_aeroporto.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2080/indicacao_021_2026_ver.carol_rurap.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2084/indicacao_01fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2087/indicacao_11_tarcio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_12_tarcio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2089/indicar2c_deputada_marcivania2c_reforma_e_ampliacao_da_escola_municipal_amelia__assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2090/indicar2c_deputada_marcivania_2c_reforma_do_centro_de_educacao_infantil_wilson_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2091/indicar2c_deputada_marcivania_reforma_e_ampliacao_do_centro_de_educacao_infantil_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2092/indicar2c_deputada_marcivania_kit_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2093/indicar2cconstrucao_de_ponte_linha_h_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2094/indicar-_terraplanagem_matapi_linha_a2cb2cc2cg_e_h_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2095/indicacao_2_-_setrap2c_ponte_do_matapi_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2098/ind_2026_km_117.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2099/ind_2026_fossa_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2100/ind_2026_3x_20_02_2026-1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2101/ind_2026_3x_20_02_2026-3.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2102/ind_2026_3x_20_02_2026-2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_-001_manutencao_ramal_linhao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_002_-_prefeito_elielson_moraes_-revitalizacao_da_casa_do_agricultor_e_do_viveiro__municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2105/indicacao_-_004_-_vinicius_gurgel_reforma_do_auditorio_do_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2106/indicacao_-_003_-_randolfe_rodrigues__reforma_do_auditorio_do_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2107/indicacao_dep_marcivania2c_reforma_e_aplia._esc_mun_linha_c_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2108/ind_km_112.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2109/ind_bueiro_km_142.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2110/indica_ao_ministro_waldez_goes_a_inclusao_da_associacao_agepnefa_no_programa_de_mecanizacao_agricola_com_dotacao_de_1_trator_de.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2111/ind_2026_fossa_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2112/ind_2026_km_117.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2113/ind_amapazao_ap.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2114/ind_2026_av_giovana.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2117/ind_construcao_de_uma_capela_municipal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2118/ind_placas_de_pare.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2119/ind_detran_escola_estadual_elias_de_freitas_trajano_de_souza.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_e28093_randolfe_rodrigues2c_emenda_parlamentar_para_aquisicao_de_ambulancia_para_a_ubs_manoel_soares_pereira_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2122/indicacao_ao_prefeito_elielson2c_limpeza_ubs_manoe_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2123/indicacao_e28093_prefeito_elielson_reparos_no_centro_comunitario_vida_e_esperan_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2125/indicacao_-006_urbanizacao_do_trecho_do_linhao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2126/indicacao_008_-_prefeito_elielson_moraes__pavimentacao_asfaltica_no_quartel_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2127/indicacao_-005_urbanizacao_do_trecho_do_linhao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2128/indicacao_007_-_prefeito_elielson_moraes_urbanizacao_da_invasao_da_funasa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2129/indic.59_2026_ver.carol_construcao_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2130/indic._n_60_2026_ver_carol__contratacao_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2131/indic._61_2026_ver_carol___instalacao_de_rede_e_sistema_ilumin_vila_cupixi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2132/indicacao__ao_prefeito_elielson_para_contratacao_de_fonoaudiologo_para_o_cer._assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2133/indicacao_tarcio_leite_-_15.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2134/indicacao_tarcio_leite_-_17.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2135/indicacao_tarcio_leite_-_14.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_tarcio_leite_-_16.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_tarcio_leite_-_19.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2138/indicacao_vereadora_carol_2026-sinalizacao_na_rod._br-210-indic.ao_dentran.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2082/mocao_de_aplausos_26.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2017/mensagem_do_projeto_de_lei_no_01_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_de_lei_no_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2019/pl_denominacao_da__quadra_poliesportiva_da_praca_do_abacaxi__denis_cesar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2021/pl_-_denominacao_do_estadio_municipal_charles_brito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_-_setembro_amarelo_-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2024/pl_-_responsabilia_alunos_por_atos_de_vandalismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2026/pl_lei_de_incentivo_ao_artesanato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2027/pl-2026_-_proibicao_de_fogos_de_artiicios_com_ruidos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2028/pl_dia_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2033/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2036/pl_-cursinho_gratuito_pre_enem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2040/pl-_dignidade_menstrual_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2041/pl_-_dia_municipal_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2045/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2046/pl_-___programa_prevencao_precose_de_diabetes_em_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2047/pl_-_abril_azul.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2050/pl_-_fornecimento_de_fraldas_descartaveis_em_creches.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2051/pl_-_cria_o_conselho_de_diversidade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2052/pl_-_cria_o_programa_amparo_psicologico_a_maes__de_filhos_autistas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2053/pl_-_isenta_iptu_a_pessoas_autistas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2054/pl_-_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2055/pl-_programa_camara_vai_a_escola.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_lei_2024_-_programa_protese_dentaria_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2057/pl_-_nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2058/pl_-_cria_o_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2059/pl_-_dia_do_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2060/pl-_dia_do_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2061/pl_-_dossie_mulher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2062/pl_-_escolinha_de_ballet_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2063/pl_-_institui_a_escola_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2064/pl_-_mariele_franco.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2065/pl-_medidas_aos_bares_em_adotarem_medidas_protetiva_para_mulheres_em_risco.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2066/pl_-_politica_municipal_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2067/pl_-_politica_sobre_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2068/pl_-_programa_praca_pet.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2069/pl_-_programa__aquicultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2070/pl_-politica_de_enfrentamento_a_violencia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2072/pl_-botao_do_panico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2073/pl_-semana_municipal_da_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2074/pl___038_ver._sulei_souza.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2075/pl_-_prioridade_em_programa_habitacionais__de_mulheres_vitimas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2076/pl_-_sinal_internacional_de_pedido_de_ajuda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2077/pl_-_cria_o_protocolo_para_prevencao_a_violencia__ou_discriminaca_por_orientacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2081/pl_-_programa_farmacia_24_horas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2083/pl_-_cotas_raciais_para_concursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2085/pl_-_institui_a_semana_municipal_da_adocao_protecao_e_bem_estar_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2086/pl_-_cria_a_frente_parlamentar_em_defesa_das_politicas_publicas_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2115/pl_disk_denuncia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2116/pl_academia_2026_sueli.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2124/pl_nstitui_o_calendario_esportivo_anual_de_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2175/pl-2026_-_corrida_em_alusao_aos_autistas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2194/projeto_de_lei-_142_para_se_chamar_comunidade_betel1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2195/pl_tarcio_leite_-_03.2026.denominacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2196/pl_tarcio_leite_-_02.2026.denominacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2209/projeto_de_lei_-_corrida_do_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2223/projeto_de_lei_-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2071/pl_-_programa_emprega_mulher.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_decreto_legislativo_-_cidadao_portograndense.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_decreto_legislativo_1_-_cidadao_portograndense.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2120/projeto_de_decreto_legislativo__-_cidadao_portograndense_-_elielson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_de_decreto_legislativo_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2049/requerimento_001_-_anne_caroline.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_no_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao-2026_iluminacao_publica_alameda_5-ver.carol_monteiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_nc2ba_140_waldez_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_147_tarcio_central_do_enem_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_nc2ba_142_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_nc2ba_143_waldez_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_nc2ba_144_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_148_tarcio_iluminacao_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_nc2ba_145_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2034/indicacao_nc2ba_146_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2035/indicacao__caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2037/indicacao_145_tarcio_central_do_enem_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2038/clecio_luis.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2039/indicacao__centro_comunitario_2026.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao__limpeza_sao_jose.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao__maria_nair.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_0017_2026_energia_solar_fotovoltaica_comunidade_ribeirinhas_ver.carol.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_nc2ba_146_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2078/camara_indicacao_sinalizacao_0126.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2079/sinalizacao_m_cortez_aeroporto.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2080/indicacao_021_2026_ver.carol_rurap.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2084/indicacao_01fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2087/indicacao_11_tarcio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_12_tarcio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2089/indicar2c_deputada_marcivania2c_reforma_e_ampliacao_da_escola_municipal_amelia__assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2090/indicar2c_deputada_marcivania_2c_reforma_do_centro_de_educacao_infantil_wilson_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2091/indicar2c_deputada_marcivania_reforma_e_ampliacao_do_centro_de_educacao_infantil_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2092/indicar2c_deputada_marcivania_kit_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2093/indicar2cconstrucao_de_ponte_linha_h_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2094/indicar-_terraplanagem_matapi_linha_a2cb2cc2cg_e_h_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2095/indicacao_2_-_setrap2c_ponte_do_matapi_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2098/ind_2026_km_117.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2099/ind_2026_fossa_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2100/ind_2026_3x_20_02_2026-1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2101/ind_2026_3x_20_02_2026-3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2102/ind_2026_3x_20_02_2026-2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_-001_manutencao_ramal_linhao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_002_-_prefeito_elielson_moraes_-revitalizacao_da_casa_do_agricultor_e_do_viveiro__municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2105/indicacao_-_004_-_vinicius_gurgel_reforma_do_auditorio_do_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2106/indicacao_-_003_-_randolfe_rodrigues__reforma_do_auditorio_do_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2107/indicacao_dep_marcivania2c_reforma_e_aplia._esc_mun_linha_c_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2108/ind_km_112.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2109/ind_bueiro_km_142.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2110/indica_ao_ministro_waldez_goes_a_inclusao_da_associacao_agepnefa_no_programa_de_mecanizacao_agricola_com_dotacao_de_1_trator_de.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2111/ind_2026_fossa_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2112/ind_2026_km_117.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2113/ind_amapazao_ap.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2114/ind_2026_av_giovana.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2117/ind_construcao_de_uma_capela_municipal.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2118/ind_placas_de_pare.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2119/ind_detran_escola_estadual_elias_de_freitas_trajano_de_souza.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_e28093_randolfe_rodrigues2c_emenda_parlamentar_para_aquisicao_de_ambulancia_para_a_ubs_manoel_soares_pereira_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2122/indicacao_ao_prefeito_elielson2c_limpeza_ubs_manoe_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2123/indicacao_e28093_prefeito_elielson_reparos_no_centro_comunitario_vida_e_esperan_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2125/indicacao_-006_urbanizacao_do_trecho_do_linhao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2126/indicacao_008_-_prefeito_elielson_moraes__pavimentacao_asfaltica_no_quartel_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2127/indicacao_-005_urbanizacao_do_trecho_do_linhao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2128/indicacao_007_-_prefeito_elielson_moraes_urbanizacao_da_invasao_da_funasa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2129/indic.59_2026_ver.carol_construcao_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2130/indic._n_60_2026_ver_carol__contratacao_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2131/indic._61_2026_ver_carol___instalacao_de_rede_e_sistema_ilumin_vila_cupixi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2132/indicacao__ao_prefeito_elielson_para_contratacao_de_fonoaudiologo_para_o_cer._assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2133/indicacao_tarcio_leite_-_15.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2134/indicacao_tarcio_leite_-_17.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2135/indicacao_tarcio_leite_-_14.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_tarcio_leite_-_16.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_tarcio_leite_-_19.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2138/indic._no_68_br-210.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2139/indic.____2026_reforma_gerral_unidade_basica_cupixi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2140/ind_2026_abrigo_regional_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2141/ind_2026_maq._ultrason_-_mamografia_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_2026_sec_mulher_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2143/ind_2026_manoel_cortez_hid.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2144/indic.____2026_reforma_gerral_unidade_basica_cupixi.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_tarcio_leite_-_21_praca.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_tarcio_leite_-_23.2026.assistencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2147/indicacao_tarcio_leite_-_18_bueiro.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2148/indicacao_tarcio_leite_-_19_limpeza.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_tarcio_leite_-_22.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2151/ind_marco_2026_adao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2152/ind_marco_2026_cer.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2153/indicacao_1_e28093_solicitacao_de_troca_de_cruzetas_em_postes_na_zona_rural_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2154/ind_marco_2026_km_138.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_2_e28093_solicitacao_de_servico_de_rocagem_sob_as_redes_de_energia_na_zona_rural_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2156/indicacao_3e28093_solicitacao_de_contratacao_de_medico_oftalmologista_para_atuacao_no_cer_28centro_de_reabilitacao29_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_4e28093_solicitacao_de_reativacao_permanente_do_ponto_de_saude_da_linha_c_com_atendimento_semanal_da_esf_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_5_e28093_solicitacao_de_disponibilizacao_de_trator_de_roda_para_atender_agricultores_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2159/ind____2026_aquisicao_de_transportes_para__as_comunidades_distantes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2160/indicacao_009_-_governador_clesio_luis_-equipe_multidisciplinar_autistas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao___-011_-_2026_-_robotica_nas_escolas..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2162/indicacao___-010_-_2026_-_implantacao_de_polo_da_ueap__-_clesio_luis.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2163/indicacao_-_013-_2026_-_dorivaldo_malafaia_-_aquiscao_de_van_odontologica.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2164/indicacao_-_012_-_2026_-vinicius_gurgel__-_emenda_aquisicao_de_micro_onibus.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2165/indicacao_-_015-_2026_-_waldez_goes_-_aquiscao_de_uma_plantadeira_de_abacaxi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2167/indicacao_-_016_-_2026_-_acacio_favacho__-_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2168/indicacao_-_014_-_2026_-__waldez_goes_-_aquiscao_de_uma_agroindustria_de_beneficiamento_da__fruticultura.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2169/ind_marco_2026_endemias.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2170/indicacao_-_017-2026_-__davi_alcolumbre_-_aquiscao_de_uma_casa_da_cultura_do_abacaxi.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2171/ind_marco_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2172/indicacao_-_019_-2026_-__randolfe_rodrigues__construao_do_ceo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2173/indicacao_-_020_-2026_-__randolfe_rodrigues__van_odontologica.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_tarcio_leite_-_24.2026.limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2177/indicacao_transporte_escola_para_ramal_121_municipio_de_porto_grande._2a_modelo.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2178/indicacao______para_o_prefeito_linha_b.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2179/indicacao_amcel.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2180/indicacao_-_instalacao_de_centrais_de_ar_na_casa_lar_de_porto_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_e28093_disponibilizacao_de_trator_de_esteira_para_agricultores_de_porto_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2182/diario_oficial_168.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_tarcio_leite_-_25.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2184/indicacao_tarcio_leite_-_26.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2185/indicacao_tarcio_leite_-_29.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2186/indicacao_023_-_prefeito_elielson_moraes_-_inclusao_de_ciclovia_e_ciclofaixas_no_projeto_de_pavimentacao_asfastica_na_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2187/indicacao_021_-_prefeito_elielson_moraes_-abafadores_para_alunos_autistas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2188/indicacao_022_-_prefeito_elielson_moraes_-e_sensores_de_glicose_freestyle_libre.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2189/indicacao_tarcio_leite_-_30.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2190/indicacao_tarcio_leite_-_27.2026.infra_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2191/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2192/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2197/indicacao_tarcio_leite_-31.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2198/indicacao_terminal_rodoviario_2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_tarcio_leite_-33.2026.infra_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_tarcio_leite_-32.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2201/ind_fiscalizacao_sanitaria_alimentos_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2202/ind_alojamento_ifap_randolfe_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2203/ind_maquinas_costura_artesas_waldez_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_construcao_de_arena_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_2026_aquisicao_de_protese_dentaria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2210/indicacao_para_disponibilizacao_de_trator_de_rodas_aos_agricultores_da_comunidade_do_peixe_boi_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_abril_canal_malvinas_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_abril_ilumi_area_militar__2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2213/ind_2026_saude_diu.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2214/ind_aplicacao_inseticida_pium_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao__avenida_mazagao_bairro_malvinas..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao__travessa_19_bairro_nova_esperanca..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2217/indicacao__cer_-_centro_especializado_em_reabilitacao..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_equatorial_energia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2220/ind_porta_emergencia_ubs_manoel_cortez_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2221/ind_extintores_ubs_porto_grande_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2222/indicacao-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_5_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2225/indicacao_para_reparos_nos_banheiros_e_limpeza_da_feira_municipal_de_porto_grande_e28093_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_7_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2227/indicacao_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2228/indicacao_9_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_adequacao_despolpadeira_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_inauguracao_posto_saude_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_agua_potavel_ribeirinhos_araguari_amapari_2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2232/indicacao_para_a_rua_nova_jerusalem.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_para_a_av.manoel_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2234/indicacao_para_o_bairro_vila_militar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2082/mocao_de_aplausos_26.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2193/parecer_no_40-_gesto_nao_verbal_em_tres_etapas.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2206/parecer_no_02-_reconhece_as_atividades_off-road_como_pratica_esportiva_e_man_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2207/parecer__no_03-_proibicao_de_fogos_de_artiicios_com_ruidos_2.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2017/mensagem_do_projeto_de_lei_no_01_de_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H125"/>
+  <dimension ref="A1:H218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="204.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="164.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="208" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3089,1990 +4191,4408 @@
       </c>
       <c r="D50" t="s">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H50" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>210</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>211</v>
       </c>
       <c r="D51" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>215</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" t="s">
         <v>216</v>
       </c>
-      <c r="E52" t="s">
+      <c r="G52" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="F52" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>220</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>216</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>217</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>221</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H53" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>27</v>
+        <v>225</v>
       </c>
       <c r="D54" t="s">
-        <v>216</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>217</v>
+        <v>18</v>
       </c>
       <c r="F54" t="s">
-        <v>19</v>
+        <v>221</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H54" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>229</v>
       </c>
       <c r="D55" t="s">
-        <v>227</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="F55" t="s">
-        <v>19</v>
+        <v>216</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H55" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>233</v>
       </c>
       <c r="D56" t="s">
-        <v>232</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="F56" t="s">
+        <v>216</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>236</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
         <v>237</v>
       </c>
-      <c r="B57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="F57" t="s">
-        <v>234</v>
+        <v>19</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H57" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E58" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="F58" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="H58" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D59" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E59" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="F59" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="H59" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D60" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E60" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="F60" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D61" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="E61" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="F61" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="H61" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>232</v>
+        <v>257</v>
       </c>
       <c r="E62" t="s">
-        <v>233</v>
+        <v>258</v>
       </c>
       <c r="F62" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="H62" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="D63" t="s">
-        <v>232</v>
+        <v>257</v>
       </c>
       <c r="E63" t="s">
-        <v>233</v>
+        <v>258</v>
       </c>
       <c r="F63" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="H63" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E64" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F64" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="H64" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="D65" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E65" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F65" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D66" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E66" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F66" t="s">
-        <v>266</v>
+        <v>221</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="H66" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="D67" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E67" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F67" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="H67" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="D68" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E68" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F68" t="s">
-        <v>266</v>
+        <v>221</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="H68" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="D69" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E69" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F69" t="s">
-        <v>266</v>
+        <v>221</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="H69" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D70" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E70" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F70" t="s">
-        <v>266</v>
+        <v>221</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="H70" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D71" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E71" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F71" t="s">
-        <v>266</v>
+        <v>221</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="H71" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="D72" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E72" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F72" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="H72" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="D73" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E73" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F73" t="s">
-        <v>241</v>
+        <v>294</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="H73" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="D74" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E74" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F74" t="s">
-        <v>266</v>
+        <v>221</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="H74" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="D75" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E75" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F75" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="H75" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="D76" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E76" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F76" t="s">
-        <v>234</v>
+        <v>294</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="H76" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="D77" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E77" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F77" t="s">
-        <v>241</v>
+        <v>294</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="H77" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="D78" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E78" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F78" t="s">
-        <v>241</v>
+        <v>294</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="H78" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="D79" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E79" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F79" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="H79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="D80" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E80" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F80" t="s">
-        <v>309</v>
+        <v>221</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="H80" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="D81" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E81" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F81" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="H81" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>121</v>
+        <v>93</v>
       </c>
       <c r="D82" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E82" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F82" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="H82" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
       <c r="D83" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E83" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F83" t="s">
-        <v>309</v>
+        <v>253</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="H83" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="D84" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E84" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F84" t="s">
-        <v>309</v>
+        <v>221</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="H84" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="D85" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E85" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F85" t="s">
-        <v>309</v>
+        <v>221</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="H85" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="D86" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E86" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F86" t="s">
-        <v>309</v>
+        <v>221</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="H86" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>141</v>
+        <v>113</v>
       </c>
       <c r="D87" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E87" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F87" t="s">
-        <v>166</v>
+        <v>337</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="H87" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>145</v>
+        <v>117</v>
       </c>
       <c r="D88" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E88" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F88" t="s">
-        <v>166</v>
+        <v>337</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="H88" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>149</v>
+        <v>121</v>
       </c>
       <c r="D89" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E89" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F89" t="s">
-        <v>166</v>
+        <v>337</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="H89" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="D90" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E90" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F90" t="s">
-        <v>166</v>
+        <v>337</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="H90" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="D91" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E91" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F91" t="s">
-        <v>166</v>
+        <v>337</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="H91" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>161</v>
+        <v>133</v>
       </c>
       <c r="D92" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E92" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F92" t="s">
-        <v>19</v>
+        <v>337</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="H92" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>165</v>
+        <v>137</v>
       </c>
       <c r="D93" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E93" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F93" t="s">
-        <v>19</v>
+        <v>337</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="H93" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>170</v>
+        <v>141</v>
       </c>
       <c r="D94" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E94" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F94" t="s">
-        <v>19</v>
+        <v>166</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="H94" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>174</v>
+        <v>145</v>
       </c>
       <c r="D95" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E95" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F95" t="s">
-        <v>19</v>
+        <v>166</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="H95" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>178</v>
+        <v>149</v>
       </c>
       <c r="D96" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E96" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F96" t="s">
-        <v>309</v>
+        <v>166</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="H96" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>182</v>
+        <v>153</v>
       </c>
       <c r="D97" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E97" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F97" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="H97" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="D98" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E98" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F98" t="s">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="H98" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>190</v>
+        <v>161</v>
       </c>
       <c r="D99" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E99" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F99" t="s">
-        <v>166</v>
+        <v>19</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="H99" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="D100" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E100" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F100" t="s">
-        <v>166</v>
+        <v>19</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="H100" t="s">
-        <v>335</v>
+        <v>378</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>198</v>
+        <v>170</v>
       </c>
       <c r="D101" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E101" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F101" t="s">
-        <v>166</v>
+        <v>19</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="H101" t="s">
-        <v>332</v>
+        <v>381</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>203</v>
+        <v>174</v>
       </c>
       <c r="D102" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E102" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F102" t="s">
-        <v>199</v>
+        <v>19</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="H102" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>207</v>
+        <v>178</v>
       </c>
       <c r="D103" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E103" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F103" t="s">
-        <v>376</v>
+        <v>337</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="H103" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>380</v>
+        <v>182</v>
       </c>
       <c r="D104" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E104" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F104" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="H104" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>383</v>
+        <v>186</v>
       </c>
       <c r="D105" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E105" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F105" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="H105" t="s">
-        <v>344</v>
+        <v>392</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>386</v>
+        <v>190</v>
       </c>
       <c r="D106" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E106" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F106" t="s">
         <v>166</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="H106" t="s">
-        <v>338</v>
+        <v>395</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>389</v>
+        <v>194</v>
       </c>
       <c r="D107" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E107" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F107" t="s">
-        <v>309</v>
+        <v>166</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="H107" t="s">
-        <v>391</v>
+        <v>363</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>393</v>
+        <v>198</v>
       </c>
       <c r="D108" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E108" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F108" t="s">
-        <v>309</v>
+        <v>166</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="H108" t="s">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>397</v>
+        <v>203</v>
       </c>
       <c r="D109" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E109" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F109" t="s">
-        <v>309</v>
+        <v>199</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="H109" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>401</v>
+        <v>207</v>
       </c>
       <c r="D110" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E110" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F110" t="s">
-        <v>19</v>
+        <v>404</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="H110" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>405</v>
+        <v>211</v>
       </c>
       <c r="D111" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E111" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F111" t="s">
-        <v>19</v>
+        <v>166</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="H111" t="s">
-        <v>407</v>
+        <v>369</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>409</v>
+        <v>215</v>
       </c>
       <c r="D112" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E112" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F112" t="s">
-        <v>19</v>
+        <v>166</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>410</v>
       </c>
       <c r="H112" t="s">
-        <v>411</v>
+        <v>372</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>411</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>220</v>
+      </c>
+      <c r="D113" t="s">
+        <v>265</v>
+      </c>
+      <c r="E113" t="s">
+        <v>266</v>
+      </c>
+      <c r="F113" t="s">
+        <v>166</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="B113" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H113" t="s">
-        <v>415</v>
+        <v>366</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>417</v>
+        <v>225</v>
       </c>
       <c r="D114" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E114" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F114" t="s">
-        <v>234</v>
+        <v>337</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="H114" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>421</v>
+        <v>229</v>
       </c>
       <c r="D115" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E115" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F115" t="s">
-        <v>234</v>
+        <v>337</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="H115" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>425</v>
+        <v>233</v>
       </c>
       <c r="D116" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E116" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F116" t="s">
-        <v>234</v>
+        <v>337</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="H116" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="D117" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E117" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F117" t="s">
-        <v>309</v>
+        <v>19</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="H117" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="D118" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E118" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F118" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="H118" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="D119" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E119" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F119" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="H119" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="D120" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E120" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F120" t="s">
-        <v>241</v>
+        <v>19</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="H120" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="D121" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E121" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F121" t="s">
-        <v>241</v>
+        <v>440</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="H121" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="D122" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E122" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F122" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="H122" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="D123" t="s">
-        <v>232</v>
+        <v>265</v>
       </c>
       <c r="E123" t="s">
-        <v>233</v>
+        <v>266</v>
       </c>
       <c r="F123" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="H123" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>10</v>
+        <v>452</v>
       </c>
       <c r="D124" t="s">
-        <v>457</v>
+        <v>265</v>
       </c>
       <c r="E124" t="s">
-        <v>458</v>
+        <v>266</v>
       </c>
       <c r="F124" t="s">
-        <v>266</v>
+        <v>337</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="H124" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>455</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>456</v>
+      </c>
+      <c r="D125" t="s">
+        <v>265</v>
+      </c>
+      <c r="E125" t="s">
+        <v>266</v>
+      </c>
+      <c r="F125" t="s">
+        <v>221</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H125" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>459</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>460</v>
+      </c>
+      <c r="D126" t="s">
+        <v>265</v>
+      </c>
+      <c r="E126" t="s">
+        <v>266</v>
+      </c>
+      <c r="F126" t="s">
+        <v>221</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="H126" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>463</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>464</v>
+      </c>
+      <c r="D127" t="s">
+        <v>265</v>
+      </c>
+      <c r="E127" t="s">
+        <v>266</v>
+      </c>
+      <c r="F127" t="s">
+        <v>221</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H127" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>467</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>468</v>
+      </c>
+      <c r="D128" t="s">
+        <v>265</v>
+      </c>
+      <c r="E128" t="s">
+        <v>266</v>
+      </c>
+      <c r="F128" t="s">
+        <v>221</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H128" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>471</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>472</v>
+      </c>
+      <c r="D129" t="s">
+        <v>265</v>
+      </c>
+      <c r="E129" t="s">
+        <v>266</v>
+      </c>
+      <c r="F129" t="s">
+        <v>221</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H129" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>475</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>476</v>
+      </c>
+      <c r="D130" t="s">
+        <v>265</v>
+      </c>
+      <c r="E130" t="s">
+        <v>266</v>
+      </c>
+      <c r="F130" t="s">
+        <v>253</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H130" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>479</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>480</v>
+      </c>
+      <c r="D131" t="s">
+        <v>265</v>
+      </c>
+      <c r="E131" t="s">
+        <v>266</v>
+      </c>
+      <c r="F131" t="s">
+        <v>253</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H131" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>483</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>484</v>
+      </c>
+      <c r="D132" t="s">
+        <v>265</v>
+      </c>
+      <c r="E132" t="s">
+        <v>266</v>
+      </c>
+      <c r="F132" t="s">
+        <v>166</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H132" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>487</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>488</v>
+      </c>
+      <c r="D133" t="s">
+        <v>265</v>
+      </c>
+      <c r="E133" t="s">
+        <v>266</v>
+      </c>
+      <c r="F133" t="s">
+        <v>166</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H133" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>491</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>492</v>
+      </c>
+      <c r="D134" t="s">
+        <v>265</v>
+      </c>
+      <c r="E134" t="s">
+        <v>266</v>
+      </c>
+      <c r="F134" t="s">
+        <v>166</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H134" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>495</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>496</v>
+      </c>
+      <c r="D135" t="s">
+        <v>265</v>
+      </c>
+      <c r="E135" t="s">
+        <v>266</v>
+      </c>
+      <c r="F135" t="s">
+        <v>166</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H135" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>499</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>500</v>
+      </c>
+      <c r="D136" t="s">
+        <v>265</v>
+      </c>
+      <c r="E136" t="s">
+        <v>266</v>
+      </c>
+      <c r="F136" t="s">
+        <v>253</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H136" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>503</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>504</v>
+      </c>
+      <c r="D137" t="s">
+        <v>265</v>
+      </c>
+      <c r="E137" t="s">
+        <v>266</v>
+      </c>
+      <c r="F137" t="s">
+        <v>221</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H137" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>507</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>508</v>
+      </c>
+      <c r="D138" t="s">
+        <v>265</v>
+      </c>
+      <c r="E138" t="s">
+        <v>266</v>
+      </c>
+      <c r="F138" t="s">
+        <v>221</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H138" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>511</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>512</v>
+      </c>
+      <c r="D139" t="s">
+        <v>265</v>
+      </c>
+      <c r="E139" t="s">
+        <v>266</v>
+      </c>
+      <c r="F139" t="s">
+        <v>221</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H139" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>515</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>516</v>
+      </c>
+      <c r="D140" t="s">
+        <v>265</v>
+      </c>
+      <c r="E140" t="s">
+        <v>266</v>
+      </c>
+      <c r="F140" t="s">
+        <v>221</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H140" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>519</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>520</v>
+      </c>
+      <c r="D141" t="s">
+        <v>265</v>
+      </c>
+      <c r="E141" t="s">
+        <v>266</v>
+      </c>
+      <c r="F141" t="s">
+        <v>221</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H141" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>523</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>524</v>
+      </c>
+      <c r="D142" t="s">
+        <v>265</v>
+      </c>
+      <c r="E142" t="s">
+        <v>266</v>
+      </c>
+      <c r="F142" t="s">
+        <v>199</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H142" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>527</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>528</v>
+      </c>
+      <c r="D143" t="s">
+        <v>265</v>
+      </c>
+      <c r="E143" t="s">
+        <v>266</v>
+      </c>
+      <c r="F143" t="s">
+        <v>199</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H143" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>531</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>532</v>
+      </c>
+      <c r="D144" t="s">
+        <v>265</v>
+      </c>
+      <c r="E144" t="s">
+        <v>266</v>
+      </c>
+      <c r="F144" t="s">
+        <v>337</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H144" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>535</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>536</v>
+      </c>
+      <c r="D145" t="s">
+        <v>265</v>
+      </c>
+      <c r="E145" t="s">
+        <v>266</v>
+      </c>
+      <c r="F145" t="s">
+        <v>199</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H145" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>539</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>540</v>
+      </c>
+      <c r="D146" t="s">
+        <v>265</v>
+      </c>
+      <c r="E146" t="s">
+        <v>266</v>
+      </c>
+      <c r="F146" t="s">
+        <v>337</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H146" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>543</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>544</v>
+      </c>
+      <c r="D147" t="s">
+        <v>265</v>
+      </c>
+      <c r="E147" t="s">
+        <v>266</v>
+      </c>
+      <c r="F147" t="s">
+        <v>337</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H147" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>547</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>548</v>
+      </c>
+      <c r="D148" t="s">
+        <v>265</v>
+      </c>
+      <c r="E148" t="s">
+        <v>266</v>
+      </c>
+      <c r="F148" t="s">
+        <v>337</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H148" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>551</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>552</v>
+      </c>
+      <c r="D149" t="s">
+        <v>265</v>
+      </c>
+      <c r="E149" t="s">
+        <v>266</v>
+      </c>
+      <c r="F149" t="s">
+        <v>337</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H149" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>555</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>556</v>
+      </c>
+      <c r="D150" t="s">
+        <v>265</v>
+      </c>
+      <c r="E150" t="s">
+        <v>266</v>
+      </c>
+      <c r="F150" t="s">
+        <v>253</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H150" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>559</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>560</v>
+      </c>
+      <c r="D151" t="s">
+        <v>265</v>
+      </c>
+      <c r="E151" t="s">
+        <v>266</v>
+      </c>
+      <c r="F151" t="s">
+        <v>19</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H151" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>563</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>564</v>
+      </c>
+      <c r="D152" t="s">
+        <v>265</v>
+      </c>
+      <c r="E152" t="s">
+        <v>266</v>
+      </c>
+      <c r="F152" t="s">
+        <v>19</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H152" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>567</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>568</v>
+      </c>
+      <c r="D153" t="s">
+        <v>265</v>
+      </c>
+      <c r="E153" t="s">
+        <v>266</v>
+      </c>
+      <c r="F153" t="s">
+        <v>19</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H153" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>571</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>572</v>
+      </c>
+      <c r="D154" t="s">
+        <v>265</v>
+      </c>
+      <c r="E154" t="s">
+        <v>266</v>
+      </c>
+      <c r="F154" t="s">
+        <v>19</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H154" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>575</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>576</v>
+      </c>
+      <c r="D155" t="s">
+        <v>265</v>
+      </c>
+      <c r="E155" t="s">
+        <v>266</v>
+      </c>
+      <c r="F155" t="s">
+        <v>19</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H155" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>579</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>580</v>
+      </c>
+      <c r="D156" t="s">
+        <v>265</v>
+      </c>
+      <c r="E156" t="s">
+        <v>266</v>
+      </c>
+      <c r="F156" t="s">
+        <v>19</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H156" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>583</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>584</v>
+      </c>
+      <c r="D157" t="s">
+        <v>265</v>
+      </c>
+      <c r="E157" t="s">
+        <v>266</v>
+      </c>
+      <c r="F157" t="s">
+        <v>19</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H157" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>587</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>588</v>
+      </c>
+      <c r="D158" t="s">
+        <v>265</v>
+      </c>
+      <c r="E158" t="s">
+        <v>266</v>
+      </c>
+      <c r="F158" t="s">
+        <v>19</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H158" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>591</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>592</v>
+      </c>
+      <c r="D159" t="s">
+        <v>265</v>
+      </c>
+      <c r="E159" t="s">
+        <v>266</v>
+      </c>
+      <c r="F159" t="s">
+        <v>199</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H159" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>595</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>596</v>
+      </c>
+      <c r="D160" t="s">
+        <v>265</v>
+      </c>
+      <c r="E160" t="s">
+        <v>266</v>
+      </c>
+      <c r="F160" t="s">
+        <v>19</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H160" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>599</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>600</v>
+      </c>
+      <c r="D161" t="s">
+        <v>265</v>
+      </c>
+      <c r="E161" t="s">
+        <v>266</v>
+      </c>
+      <c r="F161" t="s">
+        <v>199</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H161" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>603</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>604</v>
+      </c>
+      <c r="D162" t="s">
+        <v>265</v>
+      </c>
+      <c r="E162" t="s">
+        <v>266</v>
+      </c>
+      <c r="F162" t="s">
+        <v>19</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H162" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>607</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>608</v>
+      </c>
+      <c r="D163" t="s">
+        <v>265</v>
+      </c>
+      <c r="E163" t="s">
+        <v>266</v>
+      </c>
+      <c r="F163" t="s">
+        <v>19</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H163" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>611</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>612</v>
+      </c>
+      <c r="D164" t="s">
+        <v>265</v>
+      </c>
+      <c r="E164" t="s">
+        <v>266</v>
+      </c>
+      <c r="F164" t="s">
+        <v>221</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H164" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>615</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>616</v>
+      </c>
+      <c r="D165" t="s">
+        <v>265</v>
+      </c>
+      <c r="E165" t="s">
+        <v>266</v>
+      </c>
+      <c r="F165" t="s">
+        <v>253</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H165" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>619</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>620</v>
+      </c>
+      <c r="D166" t="s">
+        <v>265</v>
+      </c>
+      <c r="E166" t="s">
+        <v>266</v>
+      </c>
+      <c r="F166" t="s">
+        <v>253</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H166" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>623</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>624</v>
+      </c>
+      <c r="D167" t="s">
+        <v>265</v>
+      </c>
+      <c r="E167" t="s">
+        <v>266</v>
+      </c>
+      <c r="F167" t="s">
+        <v>253</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H167" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>627</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>628</v>
+      </c>
+      <c r="D168" t="s">
+        <v>265</v>
+      </c>
+      <c r="E168" t="s">
+        <v>266</v>
+      </c>
+      <c r="F168" t="s">
+        <v>337</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H168" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>631</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>632</v>
+      </c>
+      <c r="D169" t="s">
+        <v>265</v>
+      </c>
+      <c r="E169" t="s">
+        <v>266</v>
+      </c>
+      <c r="F169" t="s">
+        <v>337</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H169" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>635</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>636</v>
+      </c>
+      <c r="D170" t="s">
+        <v>265</v>
+      </c>
+      <c r="E170" t="s">
+        <v>266</v>
+      </c>
+      <c r="F170" t="s">
+        <v>199</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H170" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>638</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>639</v>
+      </c>
+      <c r="D171" t="s">
+        <v>265</v>
+      </c>
+      <c r="E171" t="s">
+        <v>266</v>
+      </c>
+      <c r="F171" t="s">
+        <v>221</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H171" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>642</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>643</v>
+      </c>
+      <c r="D172" t="s">
+        <v>265</v>
+      </c>
+      <c r="E172" t="s">
+        <v>266</v>
+      </c>
+      <c r="F172" t="s">
+        <v>221</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H172" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>646</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>647</v>
+      </c>
+      <c r="D173" t="s">
+        <v>265</v>
+      </c>
+      <c r="E173" t="s">
+        <v>266</v>
+      </c>
+      <c r="F173" t="s">
+        <v>221</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H173" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>650</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>651</v>
+      </c>
+      <c r="D174" t="s">
+        <v>265</v>
+      </c>
+      <c r="E174" t="s">
+        <v>266</v>
+      </c>
+      <c r="F174" t="s">
+        <v>19</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H174" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>654</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>655</v>
+      </c>
+      <c r="D175" t="s">
+        <v>265</v>
+      </c>
+      <c r="E175" t="s">
+        <v>266</v>
+      </c>
+      <c r="F175" t="s">
+        <v>19</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H175" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>658</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>659</v>
+      </c>
+      <c r="D176" t="s">
+        <v>265</v>
+      </c>
+      <c r="E176" t="s">
+        <v>266</v>
+      </c>
+      <c r="F176" t="s">
+        <v>19</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H176" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>662</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>663</v>
+      </c>
+      <c r="D177" t="s">
+        <v>265</v>
+      </c>
+      <c r="E177" t="s">
+        <v>266</v>
+      </c>
+      <c r="F177" t="s">
+        <v>221</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H177" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>666</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>667</v>
+      </c>
+      <c r="D178" t="s">
+        <v>265</v>
+      </c>
+      <c r="E178" t="s">
+        <v>266</v>
+      </c>
+      <c r="F178" t="s">
+        <v>221</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H178" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>670</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>671</v>
+      </c>
+      <c r="D179" t="s">
+        <v>265</v>
+      </c>
+      <c r="E179" t="s">
+        <v>266</v>
+      </c>
+      <c r="F179" t="s">
+        <v>221</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H179" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>674</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>675</v>
+      </c>
+      <c r="D180" t="s">
+        <v>265</v>
+      </c>
+      <c r="E180" t="s">
+        <v>266</v>
+      </c>
+      <c r="F180" t="s">
+        <v>221</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H180" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>677</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>678</v>
+      </c>
+      <c r="D181" t="s">
+        <v>265</v>
+      </c>
+      <c r="E181" t="s">
+        <v>266</v>
+      </c>
+      <c r="F181" t="s">
+        <v>221</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H181" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>681</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>682</v>
+      </c>
+      <c r="D182" t="s">
+        <v>265</v>
+      </c>
+      <c r="E182" t="s">
+        <v>266</v>
+      </c>
+      <c r="F182" t="s">
+        <v>166</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H182" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>685</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>686</v>
+      </c>
+      <c r="D183" t="s">
+        <v>265</v>
+      </c>
+      <c r="E183" t="s">
+        <v>266</v>
+      </c>
+      <c r="F183" t="s">
+        <v>221</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H183" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>689</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>690</v>
+      </c>
+      <c r="D184" t="s">
+        <v>265</v>
+      </c>
+      <c r="E184" t="s">
+        <v>266</v>
+      </c>
+      <c r="F184" t="s">
+        <v>221</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H184" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>693</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>694</v>
+      </c>
+      <c r="D185" t="s">
+        <v>265</v>
+      </c>
+      <c r="E185" t="s">
+        <v>266</v>
+      </c>
+      <c r="F185" t="s">
+        <v>166</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H185" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>697</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>698</v>
+      </c>
+      <c r="D186" t="s">
+        <v>265</v>
+      </c>
+      <c r="E186" t="s">
+        <v>266</v>
+      </c>
+      <c r="F186" t="s">
+        <v>166</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H186" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>701</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>702</v>
+      </c>
+      <c r="D187" t="s">
+        <v>265</v>
+      </c>
+      <c r="E187" t="s">
+        <v>266</v>
+      </c>
+      <c r="F187" t="s">
+        <v>166</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H187" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>705</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>706</v>
+      </c>
+      <c r="D188" t="s">
+        <v>265</v>
+      </c>
+      <c r="E188" t="s">
+        <v>266</v>
+      </c>
+      <c r="F188" t="s">
+        <v>19</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H188" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>709</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>710</v>
+      </c>
+      <c r="D189" t="s">
+        <v>265</v>
+      </c>
+      <c r="E189" t="s">
+        <v>266</v>
+      </c>
+      <c r="F189" t="s">
+        <v>711</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H189" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>714</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>715</v>
+      </c>
+      <c r="D190" t="s">
+        <v>265</v>
+      </c>
+      <c r="E190" t="s">
+        <v>266</v>
+      </c>
+      <c r="F190" t="s">
+        <v>337</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H190" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>718</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>719</v>
+      </c>
+      <c r="D191" t="s">
+        <v>265</v>
+      </c>
+      <c r="E191" t="s">
+        <v>266</v>
+      </c>
+      <c r="F191" t="s">
+        <v>199</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H191" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>722</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>723</v>
+      </c>
+      <c r="D192" t="s">
+        <v>265</v>
+      </c>
+      <c r="E192" t="s">
+        <v>266</v>
+      </c>
+      <c r="F192" t="s">
+        <v>199</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H192" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>726</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>727</v>
+      </c>
+      <c r="D193" t="s">
+        <v>265</v>
+      </c>
+      <c r="E193" t="s">
+        <v>266</v>
+      </c>
+      <c r="F193" t="s">
+        <v>404</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H193" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>730</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>731</v>
+      </c>
+      <c r="D194" t="s">
+        <v>265</v>
+      </c>
+      <c r="E194" t="s">
+        <v>266</v>
+      </c>
+      <c r="F194" t="s">
+        <v>166</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H194" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>734</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>735</v>
+      </c>
+      <c r="D195" t="s">
+        <v>265</v>
+      </c>
+      <c r="E195" t="s">
+        <v>266</v>
+      </c>
+      <c r="F195" t="s">
+        <v>294</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H195" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>738</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>739</v>
+      </c>
+      <c r="D196" t="s">
+        <v>265</v>
+      </c>
+      <c r="E196" t="s">
+        <v>266</v>
+      </c>
+      <c r="F196" t="s">
+        <v>294</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H196" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>742</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>743</v>
+      </c>
+      <c r="D197" t="s">
+        <v>265</v>
+      </c>
+      <c r="E197" t="s">
+        <v>266</v>
+      </c>
+      <c r="F197" t="s">
+        <v>294</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H197" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>746</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>747</v>
+      </c>
+      <c r="D198" t="s">
+        <v>265</v>
+      </c>
+      <c r="E198" t="s">
+        <v>266</v>
+      </c>
+      <c r="F198" t="s">
+        <v>253</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H198" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>750</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>751</v>
+      </c>
+      <c r="D199" t="s">
+        <v>265</v>
+      </c>
+      <c r="E199" t="s">
+        <v>266</v>
+      </c>
+      <c r="F199" t="s">
+        <v>253</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H199" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>754</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>755</v>
+      </c>
+      <c r="D200" t="s">
+        <v>265</v>
+      </c>
+      <c r="E200" t="s">
+        <v>266</v>
+      </c>
+      <c r="F200" t="s">
+        <v>166</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H200" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>758</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>759</v>
+      </c>
+      <c r="D201" t="s">
+        <v>265</v>
+      </c>
+      <c r="E201" t="s">
+        <v>266</v>
+      </c>
+      <c r="F201" t="s">
+        <v>166</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H201" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>762</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>763</v>
+      </c>
+      <c r="D202" t="s">
+        <v>265</v>
+      </c>
+      <c r="E202" t="s">
+        <v>266</v>
+      </c>
+      <c r="F202" t="s">
+        <v>216</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H202" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>766</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>767</v>
+      </c>
+      <c r="D203" t="s">
+        <v>265</v>
+      </c>
+      <c r="E203" t="s">
+        <v>266</v>
+      </c>
+      <c r="F203" t="s">
+        <v>221</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H203" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>770</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>771</v>
+      </c>
+      <c r="D204" t="s">
+        <v>265</v>
+      </c>
+      <c r="E204" t="s">
+        <v>266</v>
+      </c>
+      <c r="F204" t="s">
+        <v>337</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H204" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>774</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>775</v>
+      </c>
+      <c r="D205" t="s">
+        <v>265</v>
+      </c>
+      <c r="E205" t="s">
+        <v>266</v>
+      </c>
+      <c r="F205" t="s">
+        <v>221</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H205" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>778</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>779</v>
+      </c>
+      <c r="D206" t="s">
+        <v>265</v>
+      </c>
+      <c r="E206" t="s">
+        <v>266</v>
+      </c>
+      <c r="F206" t="s">
+        <v>221</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H206" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>782</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>783</v>
+      </c>
+      <c r="D207" t="s">
+        <v>265</v>
+      </c>
+      <c r="E207" t="s">
+        <v>266</v>
+      </c>
+      <c r="F207" t="s">
+        <v>221</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H207" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>786</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>787</v>
+      </c>
+      <c r="D208" t="s">
+        <v>265</v>
+      </c>
+      <c r="E208" t="s">
+        <v>266</v>
+      </c>
+      <c r="F208" t="s">
+        <v>166</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H208" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>790</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>791</v>
+      </c>
+      <c r="D209" t="s">
+        <v>265</v>
+      </c>
+      <c r="E209" t="s">
+        <v>266</v>
+      </c>
+      <c r="F209" t="s">
+        <v>166</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H209" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>794</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>795</v>
+      </c>
+      <c r="D210" t="s">
+        <v>265</v>
+      </c>
+      <c r="E210" t="s">
+        <v>266</v>
+      </c>
+      <c r="F210" t="s">
+        <v>166</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H210" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>798</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>799</v>
+      </c>
+      <c r="D211" t="s">
+        <v>265</v>
+      </c>
+      <c r="E211" t="s">
+        <v>266</v>
+      </c>
+      <c r="F211" t="s">
+        <v>711</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H211" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>802</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>803</v>
+      </c>
+      <c r="D212" t="s">
+        <v>265</v>
+      </c>
+      <c r="E212" t="s">
+        <v>266</v>
+      </c>
+      <c r="F212" t="s">
+        <v>711</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H212" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>806</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>807</v>
+      </c>
+      <c r="D213" t="s">
+        <v>265</v>
+      </c>
+      <c r="E213" t="s">
+        <v>266</v>
+      </c>
+      <c r="F213" t="s">
+        <v>711</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H213" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>810</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
         <v>10</v>
       </c>
-      <c r="D125" t="s">
-[...5 lines deleted...]
-      <c r="F125" t="s">
+      <c r="D214" t="s">
+        <v>811</v>
+      </c>
+      <c r="E214" t="s">
+        <v>812</v>
+      </c>
+      <c r="F214" t="s">
+        <v>294</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H214" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>815</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" t="s">
+        <v>816</v>
+      </c>
+      <c r="E215" t="s">
+        <v>817</v>
+      </c>
+      <c r="F215" t="s">
+        <v>818</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H215" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>821</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>23</v>
+      </c>
+      <c r="D216" t="s">
+        <v>816</v>
+      </c>
+      <c r="E216" t="s">
+        <v>817</v>
+      </c>
+      <c r="F216" t="s">
+        <v>818</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H216" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>824</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>27</v>
+      </c>
+      <c r="D217" t="s">
+        <v>816</v>
+      </c>
+      <c r="E217" t="s">
+        <v>817</v>
+      </c>
+      <c r="F217" t="s">
+        <v>818</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H217" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>827</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>10</v>
+      </c>
+      <c r="D218" t="s">
+        <v>828</v>
+      </c>
+      <c r="E218" t="s">
+        <v>829</v>
+      </c>
+      <c r="F218" t="s">
         <v>13</v>
       </c>
-      <c r="G125" s="1" t="s">
-[...3 lines deleted...]
-        <v>465</v>
+      <c r="G218" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H218" t="s">
+        <v>831</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5157,50 +8677,143 @@
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>