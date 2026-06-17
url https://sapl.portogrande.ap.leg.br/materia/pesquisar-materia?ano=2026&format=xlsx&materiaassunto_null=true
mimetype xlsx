--- v2 (2026-05-01)
+++ v3 (2026-06-17)
@@ -10,134 +10,152 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1744" uniqueCount="832">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2312" uniqueCount="1094">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA EXECUTIVO</t>
   </si>
   <si>
     <t>PMPG</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_de_lei_no_01_de_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01 DE 2026-PMPG-"AUTORIZA A CRIAÇÃO DE CNPJ PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO-FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
+    <t>2256</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2256/projeto_de_lei_no_002_2026-gab_pmpg__anexo_da_lei.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES (LDO) PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL (LOA) PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2285</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2285/projeto_de_lei_no_03_2026-pmpg.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO CÓDIGO SANITÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2019</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>PROFESSOR NELSON</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2019/pl_denominacao_da__quadra_poliesportiva_da_praca_do_abacaxi__denis_cesar.pdf</t>
   </si>
   <si>
     <t>PL - DENOMINA A QUADRA POLIESPORTIVA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2021/pl_-_denominacao_do_estadio_municipal_charles_brito.pdf</t>
   </si>
   <si>
     <t>REVOGAÇÃO A LEI Nº 061 DE 30 DE JUNHO DE 1997, DO MUNICÍPIO DE PORTO GRANDE, PARA MODIFICAR O NOME DE CAMPO DE FUTEBOL CHARLES BRITO PARA “ESTÁDIO MUNICIPAL FRANCISCO CANINDÉ DA SILVA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>3</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_-_setembro_amarelo_-.pdf</t>
   </si>
   <si>
     <t>PL - INSTITUI O “SETEMBRO AMARELO” NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE , DEDICADO AS AÇÕES PREVENTIVAS DE SUICÍDIO A SER REALIZADA NO MÊS DE SETEMBRO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2024/pl_-_responsabilia_alunos_por_atos_de_vandalismo.pdf</t>
   </si>
   <si>
     <t>PL- RESPONSABILIZA ALUNO POR ATOS DE VANDALISMO EM PATRIMÔNIO ESCOLAR E DESTRUIÇÃO  DE MOBILIÁRIO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2026/pl_lei_de_incentivo_ao_artesanato.pdf</t>
   </si>
@@ -722,132 +740,264 @@
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2209/projeto_de_lei_-_corrida_do_dia_do_evangelico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CORRIDA DO DIA DO EVANGÉLICO NO AMBITO DO MUNICIPIO DE PORTO GRANDE.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2223/projeto_de_lei_-_qr_code.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSEÇÃO DE CODIGO QR (QR CODE) NAS PLACAS DE OBRAS PÚBLICAS CONTRADADAS PELO MUNICIPIO DE PORTO GRANDE PARA ACESSO DIGITAL E DADOS DE LICITAÇÃO, CUSTOS E MATERIAS EMPREGADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2240</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2240/projeto_de_lei_-_translado_funebre.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O BENEFÍCIO EVENTUAL DE TRANSLADO INTERESTADUAL DE CORPOS PARA CIDADÃOS EM SITUAÇÃO DE VULNERABILIDADE SOCIOECONÔMICA NO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2242</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2242/projeto_de_lei_-_pista_de_atletismo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA PISTA MUNICIPAL DE ATLETISMO DE PORTO GRANDE COMO ESPAÇO DE INCENTIVO AO ESPORTE, SAÚDE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2267</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>CAROL MONTEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2267/pl_no_57_2026_cmpg.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO, REGULAMENTAÇÃO, CONTROLE, PRESTAÇÃO DE CONTAS E TRANSPARÊNCIA DA VERBA INDENIZATÓRIA DO EXERCÍCIO PARLAMENTAR NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO GRANDE/AP, REVOGA AS RESOLUÇÕES Nº 06/2021-CMPG E Nº 12/2021-CMPG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2296</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2296/pl_-_torna_obrigatorio_no_transporte_fluvial_o_uso_de_coletes_salva_vidas_a_alunos_da_rede_municipal_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI AUTORIZA O MUNICÍPIO A TORNA OBRIGATÓRIO NO TRANSPORTE ESCOLAR FLUVIAL O USO DE COLETES SALVA VIDAS A TODOS OS ALUNOS DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE PORTO GRANDE, E CRIA O PROGRAMA DE INCENTIVO AO USO DE COLETE SALVA VIDAS POR CRIANÇAS E DÁ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>2298</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2298/projeto_de_lei_-_violencia_sexual1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DE NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS CONDENADAS OU PROCESSADAS POR CRIMES DE AGRESSÃO SEXUAL, FEMINICÍDIO E VIOLÊNCIA DOMÉSTICA NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2071</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2071/pl_-_programa_emprega_mulher.pdf</t>
   </si>
   <si>
     <t>PL - AUTORIZA O MUNICÍPIO A INSTITUIR O PROGRAMA “EMPREGA MULHER”, DESTINADO À CAPACITAÇÃO PROFISSIONAL E GERAÇÃO DE EMPREGO ÀS MULHERES CHEFES DE FAMÍLIA, EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA, NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>2307</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA CMPG</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2307/projeto_de_resolucao_no_01_cmpg_2026.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA O ACESSO A INFORMAÇÕES NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO GRANDE/AP, NOS TERMOS DA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2308</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2308/projeto_de_resolucao_no_02_de_2026-cmpg.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA, NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO GRANDE/AP, AS DIRETRIZES DE GOVERNO DIGITAL, PRESTAÇÃO DIGITAL DE SERVIÇOS, TRANSPARÊNCIA ATIVA, ABERTURA DE DADOS, GOVERNANÇA DIGITAL, PROTEÇÃO DE DADOS PESSOAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2096</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_decreto_legislativo_-_cidadao_portograndense.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE AO SENHOR PRESIDENTE DO CONGRESSO NACIONAL DAVI SAMUEL ALCOLUMBRE TOBELEM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_decreto_legislativo_1_-_cidadao_portograndense.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE AO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ CLÉCIO LUÍS VILHENA VIEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2120/projeto_de_decreto_legislativo__-_cidadao_portograndense_-_elielson.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE AO SENHOR PREFEITO DO MUNICÍPIO DE PORTO GRANDE ELIELSON DA SILVA MORAES</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>CAROL MONTEIRO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_de_decreto_legislativo_23_03_2026.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE E BENEMÉRITO AO SENHOR ALAN PACHECO SOUZA, MAJOR DO QUADRO DE OFICIAIS POLICIAIS MILITARES COMBATENTES (QOPMC) DA POLÍCIA MILITAR DO AMAPÁ E COMANDANTE DO 7º BATALHÃO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2049/requerimento_001_-_anne_caroline.pdf</t>
   </si>
   <si>
     <t>REQUER  DE ACORDO COM O ARTIGO 133 E PARAGRAFO ÚNICO DO REGIMENTO INTERNO O DESARQUIVAMENTO DAS SEGUINTES PROPOSIÇÕES</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_no_02_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERER  QUE SEJA SUBMETIDO AO PLENÁRIO O PEDIDO DE DISPENSA DE PARECER DAS COMISSÕES PERMANENTES, COM FUNDAMENTO NO ART. 119,§ 3ª INCISO XIII C/C ART. 79, § 1º, C/C ART.144 § 2º E ART. 146 -"PROJETO DE DECRETO LEGISLATIVO Nº 04/2026, QUE "CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO PORTOGRANDENSE E BENEMÉRITO AO SENHOR ALAN PACHECO SOUZA, MAJOR DO QUADRO DE OFICIAIS POLICIAIS MILITARES COMBATENTES (QOPMC) DA POLÍCIA MILITAR DO AMAPÁ E COMBATENTE DO 7º BATALHÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2236</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2236/requerimento_no_dispensa_de_parecer_04.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A DISPENSA DE PARECER DAS COMISSÕES PERMANENTES PARA A MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO À DELEGACIA DE POLÍCIA CIVIL DE PORTO GRANDE, QUE SEJA SUBMETIDO AO PLENÁRIO O PEDIDO DE DISPENSA DE PARECER, COM FUNDAMENTO NO ART. 119,§ 3ª INCISO XIII C/C ART. 79, § 1º, C/C ART.144 § 2º E ART. 146.</t>
+  </si>
+  <si>
+    <t>2249</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2249/requerimento_atualizacao_codigo_de_postura_porto_grande_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR ELIELSON MORAES – PREFEITO DO MUNICÍPIO DE PORTO GRANDE, A ADEQUAÇÃO E ATUALIZAÇÃO DO CÓDIGO DE POSTURA DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2250</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2250/requerimento_informacoes_beneficios_eventuais_assistencia_social_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE PORTO GRANDE, INFORMAÇÕES SOBRE OS CRITÉRIOS DE CONCESSÃO DE BENEFÍCIOS EVENTUAIS E OS PROCEDIMENTOS DE TRIAGEM DOS BENEFICIÁRIOS.</t>
+  </si>
+  <si>
+    <t>2265</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2265/requerimento_desarquivamento_pll_028_2024_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O DESARQUIVAMENTO DO PROJETO DE LEI LEGISLATIVO Nº 028/2024, DE AUTORIA DESTA VEREADORA, QUE DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE DA COMUNIDADE DO KM 117, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2268/requerimento_no_7_2026_cmpg.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CONCESSÃO DE REGIME DE URGÊNCIA ESPECIAL AO PROJETO DE LEI Nº 057/2026-CMPG, QUE DISPÕE SOBRE A INSTITUIÇÃO, REGULAMENTAÇÃO, CONTROLE, PRESTAÇÃO DE CONTAS E TRANSPARÊNCIA DA VERBA INDENIZATÓRIA DO EXERCÍCIO PARLAMENTAR NO ÂMBITO DA CÂMARA MUNICIPAL DE PORTO GRANDE/AP, COM EMISSÃO DE PARECER CONJUNTO DAS COMISSÕES COMPETENTES, PREFERÊNCIA REGIMENTAL, INCLUSÃO IMEDIATA NA ORDEM DO DIA DA PRESENTE SESSÃO EXTRAORDINÁRIA PARA DISCUSSÃO ÚNICA E VOTAÇÃO, OBSERVADAS AS DISPOSIÇÕES DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao-2026_iluminacao_publica_alameda_5-ver.carol_monteiro.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA MORAES, QUE POSSA REALIZAR INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, NA RUA: ALAMEDA 5, BAIRRO: NOVA ESPERANÇA EM PORTO GRANDE.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_nc2ba_140_waldez_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR ANTÔNIO WALDEZ GÓES, MINISTRO DA INTEGRAÇÃO NACIONAL E DESENVOLVIMENTO REGIONAL, QUE SEJA ADQUIRIDO UM CAMINHÃO-PIPA PARA PORTO GRANDE COM INTUITO DE AMENIZAR A POEIRA DA BR-210.</t>
   </si>
@@ -1287,99 +1437,84 @@
   <si>
     <t>INDICAR AO SENHOR RANDOLFE RODRIGUES, SENADOR DA REPÚBLICA, QUE VIABILIZE RECURSOS, POR MEIO DE EMENDA PARLAMENTAR, PARA A AQUISIÇÃO DE UMA AMBULÂNCIA DESTINADA À UBS MANOEL SOARES PEREIRA.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2122/indicacao_ao_prefeito_elielson2c_limpeza_ubs_manoe_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA PARA QUE SEJA REALIZADA A LIMPEZA EXTERNA AO LADO DA UBS MANOEL SOARES PEREIRA, NO MUNICÍPIO DE PORTO GRANDE – AP.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2123/indicacao_e28093_prefeito_elielson_reparos_no_centro_comunitario_vida_e_esperan_28129_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO  SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE, QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A SOLICITAÇÃO PARA QUE A EMPRESA RESPONSÁVEL PELA OBRA DO CENTRO COMUNITÁRIO VIDA E ESPERANÇA SEJA NOTIFICADA, A FIM DE QUE REALIZE OS DEVIDOS REPAROS E A CORREÇÃO DOS DANOS IDENTIFICADOS NA REFERIDA OBRA, NO MUNICÍPIO DE PORTO GRANDE – AP.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2125/indicacao_-006_urbanizacao_do_trecho_do_linhao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO SENADOR  RANDOLFE RODRIGUES,  ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR, PARA FINS ESPECÍFICOS COM A URBANIZAÇÃO TOTAL DA ÁREA DO LINHÃO ATE O FINAL DAS MEDIAÇÕES DO BAIRRO MANOEL CORTES.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2126/indicacao_008_-_prefeito_elielson_moraes__pavimentacao_asfaltica_no_quartel_da_policia_militar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO PREFEITO ELIELSON MORAES,  PREFEITO  DE PORTO GRANDE, QUE  SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA NO QUARTEL DO 7º BATALHÃO DA POLICIA MILITAR NO MUNICÍPIO DE PORTO GRANDE .</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2127/indicacao_-005_urbanizacao_do_trecho_do_linhao.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENADOR DAVI ALCOLUMBRE,  ATRAVÉS DOS QUAIS SOLICITA QUE SEJA LOCADA VERBA DO ORÇAMENTO DA UNIÃO, ATRAVÉS DE EMENDA PARLAMENTAR, PARA URBANIZAÇÃO TOTAL DA ÁREA DO LINHÃO ATE O FINAL DAS MEDIAÇÕES DO BAIRRO MANOEL CORTES</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2128/indicacao_007_-_prefeito_elielson_moraes_urbanizacao_da_invasao_da_funasa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO  AO EXCELENTÍSSIMO PREFEITO ELIELSON MORAES,  QUE NO USO DE SUAS ATRIBUIÇÕES LEGAIS, ATRAVÉS DOS QUAIS QUE SEJA REALIZADA A MANUTENÇÃO  URBANA DA ÁREA DA INVASÃO DA FUNASA</t>
   </si>
   <si>
     <t>2129</t>
-  </si>
-[...1 lines deleted...]
-    <t>59</t>
   </si>
   <si>
     <t>CAROL MONTEIRO, CONJAKI, ENFERMEIRA ELIZA, GURI DO MATAPI, JUNIOR COLARES, PEDRO JORDÃO, PROFESSOR NELSON, REGIANE SILVA, SALMON SANTANA, SUELI SOUZA, TÁRCIO LEITE</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2129/indic.59_2026_ver.carol_construcao_novo_cemiterio.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PORTO GRANDE/AP, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E DESENVOLVIMENTO URBANO, A REALIZAÇÃO DE ESTUDOS TÉCNICOS E EXECUÇÃO DE OBRAS PARA A CONSTRUÇÃO DE NOVO CEMITÉRIO EM PORTO GRANDE/AP.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2130/indic._n_60_2026_ver_carol__contratacao_neuropediatra.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PORTO GRANDE/AP, CONTRATAÇÃO DE NEUROPEDIATRA PARA O MUNICÍPIO DE PORTO GRANDE.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
@@ -2039,59 +2174,50 @@
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES QUE SEJA ADOTADAS MEDIDAS PARA GARANTIR O PLENO FUNCIONAMENTO DA DESPOLPADEIRA DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2190/indicacao_tarcio_leite_-_27.2026.infra_assinado_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DANILO GONÇALVES NASCIMENTO QUE PROVIDÊNCIEM A RASPAGEM DO RAMAL DO ELÁDIO VIA PATROL NO CAMPO VERDE.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2191/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA O FUNCIONAMENTO COM MAIOR REGULARIDADE DA UBS, DA AQUISIÇÃO DE MATERIAIS DE LIMPEZA, A INSTALAÇÃO DE CLIMATIZAÇÃO E A DISPONIBILIZAÇÃO À INTERNET NA UBS DO CAMPO VERDE.</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2192/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2197/indicacao_tarcio_leite_-31.2026.infra_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, QUE PROVIDENCIEM A ROÇAGEM, INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, PAVIMENTAÇÃO E INSTAURAÇÃO DE SISTEMA DE DRENAGEM DA RUA NOVA JERUSALÉM NO BAIRRO DO AEROPORTO</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2198/indicacao_terminal_rodoviario_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR SENADOR DAVI ALCOLUMBRE A DESTINAÇÃO DE RECURSOS, POR MEIO DE EMENDA PARLAMENTAR, PARA A CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
   </si>
@@ -2452,114 +2578,774 @@
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_para_a_av.manoel_ribeiro.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO PREFEITO ELIELSON MORAES JUNTO AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA/OBRAS, SR. HIPÓLITO TOMAZ VIEIRA NETO, QUE DETERMINE O ENVIO DE EQUIPES TÉCNICA AO LOCAL ABAIXO MENCIONADO PARA A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO NA AVENIDA: MANOEL RIBEIRO, PARA O REPARO E SUBSTITUIÇÃO DE MANILHAS QUE CEDERAM, BEM COMO A RECUPERAÇÃO DOS BLOCOS E DA PAVIMENTAÇÃO NOS PONTOS AFETADOS. NO MUNICIPIO DE PORTO GRANDE.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2234/indicacao_para_o_bairro_vila_militar.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO PREFEITO ELIELSON MORAES, JUNTO AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E OBRAS, SR. HIPÓLITO TOMAZ VIEIRA NETO, A VIABILIZAÇÃO DE SERVIÇOS DE INSTALAÇÃO E MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA EM DIVERSAS RUAS DO BAIRRO VILA MILITAR. NO MUNICIPIO DE PORTO GRANDE-AP.</t>
   </si>
   <si>
+    <t>2235</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2235/indicacao__avenida_gilvana_de_oliveira_barbosa_bairro_nova_esperanca_area_6_rural..pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAESTRUTURA, SENHOR HIPÓLITO TOMAZ VIEIRA NETO, A RASPAGEM E TERRAPLANAGEM DA AVENIDA GILVANA DE OLIVEIRA BARBOSA, BAIRRO NOVA ESPERANÇA (ÁREA 6 RURAL).</t>
+  </si>
+  <si>
+    <t>2237</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao__travessa_01_bairro_aeroporto..pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAESTRUTURA, SENHOR HIPÓLITO TOMAZ VIEIRA NETO, A MANUTENÇÃO DAS LUMINÁRIAS DA TRAVESSA 01 BAIRRO AEROPORTO.</t>
+  </si>
+  <si>
+    <t>2239</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_eucalipto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE MEIO AMBIENTE, SENHOR CRISTÓVÃO NASCIMENTO, A PODA DE TRÊS EUCALIPTOS E A RETIRADA DAS MESMAS, NO BAIRRO DO AEROPORTO, AVENIDA NICOLAU DOS SANTOS DOS ANJOS.</t>
+  </si>
+  <si>
+    <t>2241</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2241/indicacao_reparos_no_compressor_odontologico_da_cadeira_odontologica_da_ubs_manoel_soares_pereira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, PARA QUE ENCAMINHE À SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE SEJAM REALIZADOS OS REPAROS NO COMPRESSOR ODONTOLÓGICO DA CADEIRA ODONTOLÓGICA DA UBS MANOEL SOARES PEREIRA, NO MUNICÍPIO DE PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2243</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2243/indicacao_trevao.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAINSTRUTURA HIPOLITO TOMAZ VIEIRA, , QUE SEJA FEITA A REVITALIZAÇÃO DO TREVÃO DA ENTRADA DO MUNICÍPIO DE PORTO GRANDE, PRÓXIMO AO RESTAURANTE UAI E DO POSTO DE COMBUSTÍVEL OIAPOQUE, QUE DÁ ACESSO A ALGUNS MUNICÍPIOS.</t>
+  </si>
+  <si>
+    <t>2244</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2244/indicacao__rua_antonio_da_silva_santos_bairro_manoel_cortez..pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAESTRUTURA, SENHOR HIPÓLITO TOMAZ VIEIRA NETO, A MANUTENÇÃO E REPARO DOS POSTES E LUMINÁRIAS DA RUA ANTÔNIO DA SILVA SANTOS, BAIRRO MANOEL CORTEZ.</t>
+  </si>
+  <si>
+    <t>2245</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2245/indicacao_107_tarcio_2025.docx_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ELIELSON DA SILVA MORAES, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, QUE PROVIDENCIEM A INSTALAÇÃO DE GRAMA SINTÉTICA NO ESTÁDIO MUNICIPAL DO VILA NOVA.</t>
+  </si>
+  <si>
+    <t>2246</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2246/indicacao_manutencao_e_terraplanagem_do_ramal_do_142_e28094_ramal_do_moraes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, PARA QUE ENCAMINHE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO QUE SEJA REALIZADA A MANUTENÇÃO E TERRAPLANAGEM NO RAMAL DO 142, CONHECIDO COMO RAMAL DO MORAES, NO MUNICÍPIO DE PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2251</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2251/indicacao_iluminacao_publica_ruas_nair_nina_e_jose_airton_manoel_cortez_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A IMPLANTAÇÃO E/OU MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NAS RUAS NAIR NINA E JOSÉ AIRTON DE OLIVEIRA, NAS PROXIMIDADES DA CRECHE E DA UNIDADE BÁSICA DE SAÚDE DO BAIRRO MANOEL CORTEZ, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2252</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2252/indicacao_desobstrucao_boca_de_lobo_avenida_mazagao_centro_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A DESOBSTRUÇÃO DE BOCA DE LOBO NA AVENIDA MAZAGÃO, NO TRECHO ENTRE AS RUAS 13 DE SETEMBRO E ANTÔNIO MOUTINHO, NO BAIRRO CENTRO, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2253</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2253/indicacao_ampliacao_ultrassom_hospital_regional_porto_grande_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, POR MEIO DA DIREÇÃO DO HOSPITAL REGIONAL DE PORTO GRANDE, A AMPLIAÇÃO DA OFERTA DO SERVIÇO DE ULTRASSONOGRAFIA PARA, NO MÍNIMO, TRÊS VEZES POR SEMANA.</t>
+  </si>
+  <si>
+    <t>2254</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2254/indicacao_fiscalizacao_transporte_escolar_estadual_porto_grande_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, POR MEIO DA SECRETARIA DE ESTADO DA EDUCAÇÃO, ESPECIALMENTE JUNTO AO NÚCLEO DE TRANSPORTE ESCOLAR (NUTE), A REALIZAÇÃO DE FISCALIZAÇÃO EM TODOS OS TRANSPORTES ESCOLARES DA REDE ESTADUAL, TERRESTRES E FLUVIAIS, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2258</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2258/diario_oficial_168.pdf</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2259/c1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR DORINALDO MALAFAIA, DEPUTADO FEDERAL PELO ESTADO DO AMAPÁ, A DESTINAÇÃO DE 02 (DOIS) VEÍCULOS AUTOMOTORES PARA A SECRETARIA MUNICIPAL DE MEIO AMBIENTE DE PORTO GRANDE/AP, VISANDO REFORÇAR OS TRABALHOS DESENVOLVIDOS PELA EQUIPE TÉCNICA DA REFERIDA SECRETARIA.</t>
+  </si>
+  <si>
+    <t>2260</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2260/c2.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE ÀS SECRETARIAS COMPETENTES A REGULARIZAÇÃO E IMPLANTAÇÃO DE ACESSO À INTERNET NA ESCOLA MUNICIPAL E NO POSTO DE SAÚDE LOCALIZADOS NA COMUNIDADE DO MUNGUBA.</t>
+  </si>
+  <si>
+    <t>2261</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2261/indicacao_escola_amelia.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON MORAES, ATRAVES DA SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA E OBRAS, SR. HIPÓLITO TOMAZ VIEIRA NETO, A NECESSIDADE URGENTE DE REFORMA E MANUTENÇÃO CORRETIVA NA ESCOLA MUNICIPAL AMÉLIA BITENCOURT, LOCALIZADA NO MUNICÍPIO DE PORTO GRANDE - AP</t>
+  </si>
+  <si>
+    <t>2262</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2262/indicacao_escola_cei.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON MORAES, ATRAVÉS DA SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA E OBRAS, SR. HIPÓLITO TOMAZ VIEIRA NETO, A NECESSIDADE URGENTE DE REFORMA E MANUTENÇÃO CORRETIVA NA ESCOLA (CEI) MEUS PRIMEIROS PASSOS. NO MUNICÍPIO DE PORTO GRANDE -AP.</t>
+  </si>
+  <si>
+    <t>2263</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2263/c3_acacio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ACÁCIO FAVACHO, DEPUTADO FEDERAL PELO ESTADO DO AMAPÁ, A DESTINAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) PARA CUSTEIO DA ÁREA DA SAÚDE DO MUNICÍPIO DE PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2266</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2266/c4_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR VINÍCIUS GURGEL, DEPUTADO FEDERAL PELO ESTADO DO AMAPÁ, A DESTINAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) PARA CUSTEIO E MANUTENÇÃO DAS MÁQUINAS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA DE PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2271</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2271/indicacao_ao_ministro_waldez_goes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO A VOSSA EXCELÊNCIA O SENHOR WALDEZ GÓES MINISTRO DE ESTADO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL DO BRASIL. AO CUMPRIMENTÁ-LO CORDIALMENTE, VENHO POR MEIO DESTE, NO EXERCÍCIO DAS MINHAS ATRIBUIÇÕES, SOLICITAR A ESPECIAL ATENÇÃO DE VOSSA EXCELÊNCIA PARA A VIABILIZAÇÃO DA AQUISIÇÃO/DISPONIBILIZAÇÃO DE 02 (DUAS) VANS DESTINADAS AO TRANSPORTE DE ESTUDANTES RESIDENTES NO MUNICÍPIO DE PORTO GRANDE (AP) QUE SE DESLOCAM DIARIAMENTE PARA CURSAR O ENSINO SUPERIOR E TÉCNICO NO INSTITUTO FEDERAL DO AMAPÁ (IFAP), CAMPUS MACAPÁ.</t>
+  </si>
+  <si>
+    <t>2272</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2272/indicacao_rua_04_bairro_area_6_zona_rural.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO À EQUATORIAL AMAPÁ DISTRIBUIDORA DE ENERGIA S.A (ANTIGA CEA), A SUBSTITUIÇÃO DE POSTEAMENTO DE MADEIRA POR ESTRUTURAS DE CONCRETO E ELEVAÇÃO DA FIAÇÃO NA RUA 04 LOCALIZADA NO BAIRRO ÁREA 6 (ZONA RURAL).</t>
+  </si>
+  <si>
+    <t>2273</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2273/indicacao_pavimentacao_e_drenagem_rua_13_de_outubro_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A CONCLUSÃO DA PAVIMENTAÇÃO DA RUA 13 DE OUTUBRO, BEM COMO A REALIZAÇÃO DE REPAROS NA DRENAGEM DA VIA, INCLUINDO A COLOCAÇÃO DE MANILHAS, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2274</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2274/indicacao_rua_saldado_miguel_bairro_nova_esperanca_vila_militar..pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAINSTRUTURA SENHOR HIPOLITO TOMAZ VIEIRA, A MANUTENÇÃO E REPARO DAS LÂMPADAS (ILUMINAÇÃO PÚBLICA), DA RUA SALDADO MIGUEL, BAIRRO NOVA ESPERANÇA (VILA MILITAR).</t>
+  </si>
+  <si>
+    <t>2275</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2275/indicacao_cinturao_asfaltico_bairro_manoel_cortez.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAINSTRUTURA SENHOR HIPÓLITO TOMAZ VIEIRA NETO, O REPARO E A MANUTENÇÃO DO CINTURÃO ASFÁLTICO DO BAIRRO MANOEL CORTEZ, INÍCIO NA RUA 13 ATÉ O TÉRMINO NA RUA ANTÔNIO DA SILVA SANTOS.</t>
+  </si>
+  <si>
+    <t>2276</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2276/indicacao_linha_b_matapi.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAINSTRUTURA SENHOR HIPÓLITO TOMAZ VIEIRA NETO, A SECAGEM DAS POÇAS DA LINHA B (MATAPÍ).</t>
+  </si>
+  <si>
+    <t>2277</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2277/indicacao_rua_elias_de_freitas_trajano_bairro_aeroporto.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES – PREFEITO MUNICIPAL, QUE SEJA VIABILIZADO JUNTO AO SECRETÁRIO DE INFRAINSTRUTURA SENHOR HIPOLITO TOMAZ VIEIRA E AO SECRETÁRIO DE MEIO AMBIENTE SENHOR CRISTÓVÃO NASCIMENTO, A RETIRADA DE UMA LIXEIRA VICIADA NA RUA ELIAS DE FREITAS TRAJANO BAIRRO AEROPORTO.</t>
+  </si>
+  <si>
+    <t>2278</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2278/indicacao_fiscalizacao_ambiental_oficinas_e_lavagens_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, A REALIZAÇÃO DE FISCALIZAÇÃO EM OFICINAS MECÂNICAS E LAVAGENS DE VEÍCULOS QUANTO AO DESCARTE IRREGULAR DE ÓLEO, PRODUTOS QUÍMICOS E GASES POLUENTES, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2279</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2279/indicacao_sala_lilas_delegacia_porto_grande_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, POR MEIO DA SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA, A IMPLANTAÇÃO DE UMA SALA LILÁS NA DELEGACIA DO MUNICÍPIO DE PORTO GRANDE-AP, DESTINADA AO ACOLHIMENTO DE MULHERES VÍTIMAS DE VIOLÊNCIA.</t>
+  </si>
+  <si>
+    <t>2280</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_no_181_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR DAVI ALCOLUMBRE-PRESIDENTE DO SENADO FEDERAL DO BRASIL, A DESTINAÇÃO DE EQUIPAMENTOS PARA A COMPOSIÇÃO DE UMA PATRULHA MECANIZADA VOLTADA AO MUNICÍPIO DE PORTO GRANDE, ESTADO DO AMAPÁ, A DEMANDA ESPECÍFICA CONSISTE NA AQUISIÇÃO E REPASSE DOS SEGUINTES MAQUINÁRIOS: 01 (UM) TRATOR DE ESTEIRA; 02 (DUAS) CAÇAMBAS (CAMINHÕES BASCULANTES).</t>
+  </si>
+  <si>
+    <t>2281</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_no_182_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES-PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE PROVIDENCIE A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO  DA VILA DO KM 142, LOCALIZADO NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2282</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao___-026_-_2026_-_implantacao_do_programa_mais_sorriso__-_clesio_luis.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO  AO GOVERNADOR CLÉCIO LUÍS VILHENA , SOLICITO  ESPECIAL ATENÇÃO PARA QUE SEJA REALIZADO  A IMPLANTAÇÃO DO PROGRAMA MAIS SORRISO NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2283</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2283/indicacao_027_-_prefeito_elielson_moraes_-anexo_do_ginasio_da_area_6_para_escola_amelia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO AO PREFEITO ELIELSON DA SILVA MORAES SUGERINDO QUE SEJA PROVIDENCIADO A ANEXAÇÃO DA QUADRA POLIESPORTIVA DA ÁREA 6 A ESCOLA MUNICIPAL AMÉLIA BITENCOURT BESSA DE OLIVEIRA, ASSIM COMO A REFORMA DA QUADRA E A CONSTRUÇÃO DE UMA PASSARELA QUE  VAI DA ESCOLA A QUADRA E CONSTRUÇÃO DE UM MURO DA ESCOLA EM TORNO DA  QUADRA.</t>
+  </si>
+  <si>
+    <t>2284</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2284/indicacao_reforma_do_complexo_da_vida_esperanca_e28093_linha_c_e28093_porto_grande_ap_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A SENHORA MARCIVÂNIA FLEXA,  DEPUTADA FEDERAL, QUE SEJA VIABILIZADO, POR MEIO DE RECURSO DE EMENDA PARLAMENTAR, A REFORMA DO COMPLEXO DA VIDA ESPERANÇA, LOCALIZADO NA LINHA C, NO MUNICÍPIO DE PORTO GRANDE – AP.</t>
+  </si>
+  <si>
+    <t>2287</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2287/indicacao_de_fornecimento_de_manilhas_para_manutencao_das_linhas_a2c_c2c_g_e_h_da_colonia_agricola_do_matapi_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO SENHOR MARCOS ALBERTO DE SOUZA JUCA, SECRETÁRIO DO SETRAP, QUE SEJA VIABILIZADO O FORNECIMENTO DE MANILHAS PARA SEREM INSERIDAS EM PONTOS ESTRATÉGICOS DAS LINHAS A, C, G E H, DURANTE A MANUTENÇÃO DA COLÔNIA AGRÍCOLA DO MATAPI.</t>
+  </si>
+  <si>
+    <t>2288</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2288/indicacao_dep_marcivania_de_recurso2c_por_meio_de_emenda_parlamentar2c_para_construcao_da_sede_da_associacao_amaem_e28093_associacao_de_mulheres_empreendedoras_do_matapi_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A SENHORA MARCIVÂNIA FLEXA, DEPUTADA FEDERAL, QUE SEJA VIABILIZADO, POR MEIO DE EMENDA PARLAMENTAR, RECURSO PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO AMAEM – ASSOCIAÇÃO DE MULHERES EMPREENDEDORAS DO MATAPI.</t>
+  </si>
+  <si>
+    <t>2289</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2289/indicacao_dep_marcivania_de_emenda_parlamentar_para_construcao_de_academia_da_saude_na_colonia_agricola_do_matapi_e28093_linha_a_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA  A SENHORA MARCIVÂNIA FLEXA, DEPUTADA FEDERAL, QUE SEJA VIABILIZADO, POR MEIO DE EMENDA PARLAMENTAR, RECURSO PARA A CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NA COLÔNIA AGRÍCOLA DO MATAPI, LINHA A.</t>
+  </si>
+  <si>
+    <t>2290</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2290/indicacao_dep_marci_de_emenda_parlamentar_para_aquisicao_de_insumos_agricolas_destinados_as_associacoes_de_agricultores_de_porto_grande_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A SENHORA MARCIVÂNIA FLEXA, DEPUTADA FEDERAL, QUE SEJA VIABILIZADO, POR MEIO DE EMENDA PARLAMENTAR, RECURSO PARA AQUISIÇÃO DE INSUMOS AGRÍCOLAS, DESTINADOS À DOAÇÃO ÀS ASSOCIAÇÕES DE AGRICULTORES DO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2291</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2291/ind_av_calcoene.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ELIELSON DA SILVA MORAES, PREFEITO MUNICIPAL DE PORTO GRANDE/AP, QUE DETERMINE À SECRETARIA MUNICIPAL DE INFRAESTRUTURA A REALIZAÇÃO DE SERVIÇOS PALIATIVOS EMERGENCIAIS NA AVENIDA CALÇOENE, LOCALIZADA NO BAIRRO MALVINAS.</t>
+  </si>
+  <si>
+    <t>2292</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2292/indicacao_029-_prefeito_elielson_moraes__coletes_salva_vidas_para_alunos_da_rede_municipal_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO AO PREFEITO ELIELSON MORAES  QUE SEJA PROVIDENCIADO ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO COMPRA DE COLETES SALVA VIDAS COMO USO OBRIGATÓRIO NO TRANSPORTE ESCOLAR FLUVIAL A TODOS OS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>2293</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2293/indicacao_no_192_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ANDRÉ DOS SANTOS ABDON, DEPUTADO FEDERAL, QUE SEJA VIABILIZADO, POR MEIO DE EMENDA PARLAMENTAR, RECURSO FINANCEIRO NECESSÁRIO PARA A EXECUÇÃO DE OBRAS DE ASFALTAMENTO E PAVIMENTAÇÃO ASFÁLTICA NA COLÔNIA AGRÍCOLA DO MATAPI, ESPECIFICAMENTE NAS LINHAS B E C, LOCALIZADAS NO MUNICÍPIO DE PORTO GRANDE/AP</t>
+  </si>
+  <si>
+    <t>2294</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_no_193_de_2026-assinada.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR JOSENILDO SANTOS ABRANTES, DEPUTADO FEDERAL, QUE SEJA VIABILIZADO, POR MEIO DE EMENDA PARLAMENTAR, O RECURSO FINANCEIRO NECESSÁRIO PARA A EXECUÇÃO DE OBRAS DE ASFALTAMENTO E PAVIMENTAÇÃO ASFÁLTICA NA COLÔNIA AGRÍCOLA DO MATAPI, PARTICULAMENTE NAS LINHAS B E C, NO MUNICÍPIO DE PORTO GRANDE/AP.</t>
+  </si>
+  <si>
+    <t>2295</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2295/indicacao_travessa_13_e_14_.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, OS SERVIÇOS DE RASPAGEM E MELHORIA DA ILUMINAÇÃO PÚBLICA NA TRAVESSA 13 E NA TRAVESSA 14, NO BAIRRO ÁREA 6.</t>
+  </si>
+  <si>
+    <t>2297</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2297/indicacao_de_equipamentos_de_trabalho_insumos_de_medicao_e_coletes_acs.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR ELIELSON MORAES PREFEITO MUNICIPAL DE PORTO GRANDE, JUNTO À SENHORA JALDENIR VIANA SECRETÁRIA MUNICIPAL DE SAÚDE Á  SOLICITAÇÃO DE AQUISIÇÃO DE EQUIPAMENTOS DE TRABALHO (INSUMOS DE MEDIÇÃO) E COLETES DE IDENTIFICAÇÃO PARA OS AGENTES COMUNITÁRIOS DE SAÚDE (ACS). NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2299</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2299/ind_caps.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO DE VEÍCULO DE TRANSPORTE PARA O CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS) DE PORTO GRANDE, VISANDO A VIABILIZAÇÃO E REGULARIDADE DAS VISITAS DOMICILIARES DA EQUIPE MULTIPROFISSIONAL.</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2300/indicacao_instalacao_cameras_orgaos_publicos_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A IMPLANTAÇÃO DE CÂMERAS DE MONITORAMENTO NOS ÓRGÃOS PÚBLICOS MUNICIPAIS, ESPECIALMENTE NAS UNIDADES BÁSICAS DE SAÚDE E ESCOLAS, EM ÁREAS DE RECEPÇÃO E CORREDORES, NO MUNICÍPIO DE PORTO GRANDE-AP.</t>
+  </si>
+  <si>
+    <t>2301</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>INDICA-SE AO EXCELENTÍSSIMO SENHOR DORINALDO BARBOSA MALAFAIA , DEPUTADO FEDERAL PELO ESTADO DO AMAPÁ, A DESTINAÇÃO DE EMENDA PARLAMENTAR OU RECURSOS VIABILIZADOS POR SEU MANDATO PARA A AQUISIÇÃO E ENTREGA DOS SEGUINTES ITENS AO MUNICÍPIO DE PORTO GRANDE-AP: 01 (UMA) VAN; 01 (UM )MICRO-ÔNIBUS; 01 (UMA) AMBULANCIA.</t>
+  </si>
+  <si>
+    <t>2302</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ELIELSON DA SILVA MORAES, A NECESSIDADE URGENTE DE CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA LINHA A, SITUADA NA COLÔNIA AGRÍCOLA DO MATAPI E NA COMUNIDADE DA NOVA COLINA, NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
+    <t>2303</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2303/indicacao_-_cer.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE PORTO GRANDE/AP A CONTRATAÇÃO DE TERAPEUTA OCUPACIONAL E FONOAUDIÓLOGO PARA O CENTRO ESPECIALIZADO EM REABILITAÇÃO (CER).</t>
+  </si>
+  <si>
+    <t>2306</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>INDICA A CONCESSIONÁRIA EQUATORIAL ENERGIA, EM REGIME DE URGÊNCIA, A INSTALAÇÃO OU IMPLANTAÇÃO DE POSTEAMENTO NA RUA SÃO JORGE, LOCALIZADA NO BAIRRO COPALMA, VIA QUE DÁ ACESSO À ÁREA 6, NO MUNICÍPIO DE PORTO GRANDE - AP.</t>
+  </si>
+  <si>
     <t>2082</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2082/mocao_de_aplausos_26.docx</t>
   </si>
   <si>
     <t>A senhor ANTÔNIO AUGUSTO DE SOUZA AMANAJAS pelo excelente trabalho à frente do time masculino e feminino de Handebol STAF ARAGUARI, um esporte que tirou muitos jovens da ociosidade, ocupando seu tempo livre com treinos e atividades em grupo que os fortalece ainda mais em suas decisões futuras.</t>
   </si>
   <si>
+    <t>2238</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2238/mocao_2026_pres.carol.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO À DELEGACIA DE POLÍCIA CIVIL DO MUNICÍPIO DE PORTO GRANDE, NA PESSOA DE SEU DELEGADO TITULAR E ESTENDIDA A TODOS OS AGENTES, ESCRIVÃES E COLABORADORES, A PRESENTE HOMENAGEM JUSTIFICA-SE PELO RELEVANTE SERVIÇO PRESTADO PELA POLÍCIA CIVIL EM NOSSO MUNICÍPIO. ATRAVÉS DE INVESTIGAÇÕES MINUCIOSAS E OPERAÇÕES ESTRÁTEGICAS.</t>
+  </si>
+  <si>
+    <t>2264</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2264/mocao_de_aplausos_fabio_pereira_e_aucicleia_imbiriba_2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SENHOR FÁBIO PEREIRA DOS SANTOS, COORDENADOR FUNDADOR DO GRUPO DE CAPOEIRA “BERIMBAU TUCUJU”, E À SENHORA AUCICLÉIA IMBIRIBA OLIVEIRA, COORDENADORA FUNDADORA DA CIA GRANDE PORTE E COLETIVO ELO, PELOS RELEVANTES SERVIÇOS PRESTADOS À CULTURA, À ARTE E À VALORIZAÇÃO SOCIAL NO MUNICÍPIO DE PORTO GRANDE.</t>
+  </si>
+  <si>
     <t>2193</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2193/parecer_no_40-_gesto_nao_verbal_em_tres_etapas.docx</t>
   </si>
   <si>
     <t>PARECER Nº 40-CLJRF/2026-DISPÕE SOBRE A DIVULGAÇÃO E INCENTIVO AO USO DO SINAL INTERNACIONAL DE PEDIDO DE AJUDA "GESTO NÃO VERBAL EM TRÊS ETAPAS", COMO ESTRATÉGIA DE COMBATE À VIOLÊNCIA CONTRA A MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2206/parecer_no_02-_reconhece_as_atividades_off-road_como_pratica_esportiva_e_man_1.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02 -CLJRF/2026- AUTORIZA MUNICÍPIO A CRIAR O CIRCUITO E RECONHECE AS ATIVIDADES OFF-ROAD COMO PRÁTICA ESPORTIVA E MANIFESTAÇÃO CULTURAL NO ÂMBITO DO MUNICÍPIO DE PORTO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2207/parecer__no_03-_proibicao_de_fogos_de_artiicios_com_ruidos_2.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 03-CLJRF/2026-DISPÕE SOBRE A PROIBIÇÃO DE FOGOS DE ARTIFÍCIOS E ARTEFATOS PIROTÉCNICOS COM RUÍDOS SONOROS NO MUNICÍPIO DE  PORTO GRANDE E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2247</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2247/parecer_-_denominacao_da_comunidade_conhecida_como_142.docx</t>
+  </si>
+  <si>
+    <t>PARECER nº 04-CLJRF/2026-DISPÕE SOBRE A DENOMINAÇÃO DA COMUNIDADE  CONHECIDA COMO 142,  NO MUNICÍPIO DE PORTO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2248</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2248/parecer_-_denominacao_da_unidade_basica_de_saude_do_vila_nova.docx</t>
+  </si>
+  <si>
+    <t>PARECER nº 05-CLJRF/2026-DISPÕE SOBRE A DENOMEAÇÃO DA UNIDADE BÁSICA DE SAÚDE DO VILA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2269</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final, COF - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2269/parecer_no_6_cljrf_e_cof.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 06/2026-CLJRF/COF-Projeto de Lei nº 057/2026-CMPG, que dispõe sobre a instituição, regulamentação, controle, prestação de contas e transparência da Verba Indenizatória do Exercício Parlamentar no âmbito da Câmara Municipal de Porto Grande/AP.</t>
+  </si>
+  <si>
+    <t>2304</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2304/parecer_no_07_de_2026-cljrf.pdf</t>
+  </si>
+  <si>
+    <t>PARECER nº 07 de 2026 da CLJRF (COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL) 2026-“ESTABELECE PRIORIDADE PARA AQUISIÇÃO DE MORADIA POPULAR DISPONIBILIZADA EM PROGRAMA HABITACIONAL DO MUNICÍPIO À MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR E À MULHER RESPONSÁVEL FINANCEIRAMENTE PELA UNIDADE FAMILIAR”.</t>
+  </si>
+  <si>
+    <t>2305</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2305/parecer_no_08_de_2026-cljrf.pdf</t>
+  </si>
+  <si>
+    <t>PARECER nº 08 de 2026 da CLJRF (COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL) 2026-“INSTITUI A CORRIDA EM ALUSÃO AO DIA DO AUTISMO NO MUNICÍPIO DE PORTO GRANDE, PASSANDO A INTEGRAR O CALENDÁRIO MUNICIPAL DE DATAS COMEMORATIVAS DE PORTO GRANDE E DÁ OUTRAS PROVI-DÊNCIAS”.</t>
+  </si>
+  <si>
     <t>2017</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
     <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2017/mensagem_do_projeto_de_lei_no_01_de_2026.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 01/2026-GAB/PMPG AO PROJETO DE LEI Nº 001/2026-PMPG - que " AUTORIZA A CRIAÇÃO DE CNPJ PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO-FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2257</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2257/mensagem_do_executivo_do_projeto_de_lei_no_002_2027_ldo.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM AO PL 002/2026 - GAB/PMPG, REFERENTE A LDO (LEI DE DIRETRIZES ORÇAMENTÁRIA) PARA O EXERCÍCIO DE 2027.</t>
+  </si>
+  <si>
+    <t>2286</t>
+  </si>
+  <si>
+    <t>http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2286/mensagem_do_projeto_de_lei_no_03_2026-pmpg.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 03/2026-GAB/PMPG AO PROJETO DE LEI Nº 003/2026-PMPG-"DISPÕE SOBRE A INSTITUIÇÃO DO CÓDIGO SANITÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2863,68 +3649,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_de_lei_no_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2019/pl_denominacao_da__quadra_poliesportiva_da_praca_do_abacaxi__denis_cesar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2021/pl_-_denominacao_do_estadio_municipal_charles_brito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_-_setembro_amarelo_-.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2024/pl_-_responsabilia_alunos_por_atos_de_vandalismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2026/pl_lei_de_incentivo_ao_artesanato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2027/pl-2026_-_proibicao_de_fogos_de_artiicios_com_ruidos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2028/pl_dia_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2033/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2036/pl_-cursinho_gratuito_pre_enem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2040/pl-_dignidade_menstrual_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2041/pl_-_dia_municipal_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2045/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2046/pl_-___programa_prevencao_precose_de_diabetes_em_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2047/pl_-_abril_azul.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2050/pl_-_fornecimento_de_fraldas_descartaveis_em_creches.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2051/pl_-_cria_o_conselho_de_diversidade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2052/pl_-_cria_o_programa_amparo_psicologico_a_maes__de_filhos_autistas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2053/pl_-_isenta_iptu_a_pessoas_autistas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2054/pl_-_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2055/pl-_programa_camara_vai_a_escola.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_lei_2024_-_programa_protese_dentaria_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2057/pl_-_nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2058/pl_-_cria_o_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2059/pl_-_dia_do_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2060/pl-_dia_do_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2061/pl_-_dossie_mulher.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2062/pl_-_escolinha_de_ballet_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2063/pl_-_institui_a_escola_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2064/pl_-_mariele_franco.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2065/pl-_medidas_aos_bares_em_adotarem_medidas_protetiva_para_mulheres_em_risco.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2066/pl_-_politica_municipal_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2067/pl_-_politica_sobre_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2068/pl_-_programa_praca_pet.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2069/pl_-_programa__aquicultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2070/pl_-politica_de_enfrentamento_a_violencia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2072/pl_-botao_do_panico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2073/pl_-semana_municipal_da_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2074/pl___038_ver._sulei_souza.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2075/pl_-_prioridade_em_programa_habitacionais__de_mulheres_vitimas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2076/pl_-_sinal_internacional_de_pedido_de_ajuda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2077/pl_-_cria_o_protocolo_para_prevencao_a_violencia__ou_discriminaca_por_orientacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2081/pl_-_programa_farmacia_24_horas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2083/pl_-_cotas_raciais_para_concursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2085/pl_-_institui_a_semana_municipal_da_adocao_protecao_e_bem_estar_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2086/pl_-_cria_a_frente_parlamentar_em_defesa_das_politicas_publicas_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2115/pl_disk_denuncia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2116/pl_academia_2026_sueli.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2124/pl_nstitui_o_calendario_esportivo_anual_de_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2175/pl-2026_-_corrida_em_alusao_aos_autistas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2194/projeto_de_lei-_142_para_se_chamar_comunidade_betel1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2195/pl_tarcio_leite_-_03.2026.denominacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2196/pl_tarcio_leite_-_02.2026.denominacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2209/projeto_de_lei_-_corrida_do_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2223/projeto_de_lei_-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2071/pl_-_programa_emprega_mulher.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_decreto_legislativo_-_cidadao_portograndense.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_decreto_legislativo_1_-_cidadao_portograndense.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2120/projeto_de_decreto_legislativo__-_cidadao_portograndense_-_elielson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_de_decreto_legislativo_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2049/requerimento_001_-_anne_caroline.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_no_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao-2026_iluminacao_publica_alameda_5-ver.carol_monteiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_nc2ba_140_waldez_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_147_tarcio_central_do_enem_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_nc2ba_142_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_nc2ba_143_waldez_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_nc2ba_144_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_148_tarcio_iluminacao_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_nc2ba_145_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2034/indicacao_nc2ba_146_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2035/indicacao__caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2037/indicacao_145_tarcio_central_do_enem_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2038/clecio_luis.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2039/indicacao__centro_comunitario_2026.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao__limpeza_sao_jose.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao__maria_nair.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_0017_2026_energia_solar_fotovoltaica_comunidade_ribeirinhas_ver.carol.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_nc2ba_146_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2078/camara_indicacao_sinalizacao_0126.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2079/sinalizacao_m_cortez_aeroporto.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2080/indicacao_021_2026_ver.carol_rurap.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2084/indicacao_01fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2087/indicacao_11_tarcio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_12_tarcio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2089/indicar2c_deputada_marcivania2c_reforma_e_ampliacao_da_escola_municipal_amelia__assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2090/indicar2c_deputada_marcivania_2c_reforma_do_centro_de_educacao_infantil_wilson_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2091/indicar2c_deputada_marcivania_reforma_e_ampliacao_do_centro_de_educacao_infantil_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2092/indicar2c_deputada_marcivania_kit_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2093/indicar2cconstrucao_de_ponte_linha_h_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2094/indicar-_terraplanagem_matapi_linha_a2cb2cc2cg_e_h_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2095/indicacao_2_-_setrap2c_ponte_do_matapi_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2098/ind_2026_km_117.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2099/ind_2026_fossa_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2100/ind_2026_3x_20_02_2026-1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2101/ind_2026_3x_20_02_2026-3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2102/ind_2026_3x_20_02_2026-2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_-001_manutencao_ramal_linhao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_002_-_prefeito_elielson_moraes_-revitalizacao_da_casa_do_agricultor_e_do_viveiro__municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2105/indicacao_-_004_-_vinicius_gurgel_reforma_do_auditorio_do_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2106/indicacao_-_003_-_randolfe_rodrigues__reforma_do_auditorio_do_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2107/indicacao_dep_marcivania2c_reforma_e_aplia._esc_mun_linha_c_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2108/ind_km_112.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2109/ind_bueiro_km_142.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2110/indica_ao_ministro_waldez_goes_a_inclusao_da_associacao_agepnefa_no_programa_de_mecanizacao_agricola_com_dotacao_de_1_trator_de.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2111/ind_2026_fossa_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2112/ind_2026_km_117.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2113/ind_amapazao_ap.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2114/ind_2026_av_giovana.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2117/ind_construcao_de_uma_capela_municipal.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2118/ind_placas_de_pare.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2119/ind_detran_escola_estadual_elias_de_freitas_trajano_de_souza.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_e28093_randolfe_rodrigues2c_emenda_parlamentar_para_aquisicao_de_ambulancia_para_a_ubs_manoel_soares_pereira_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2122/indicacao_ao_prefeito_elielson2c_limpeza_ubs_manoe_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2123/indicacao_e28093_prefeito_elielson_reparos_no_centro_comunitario_vida_e_esperan_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2125/indicacao_-006_urbanizacao_do_trecho_do_linhao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2126/indicacao_008_-_prefeito_elielson_moraes__pavimentacao_asfaltica_no_quartel_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2127/indicacao_-005_urbanizacao_do_trecho_do_linhao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2128/indicacao_007_-_prefeito_elielson_moraes_urbanizacao_da_invasao_da_funasa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2129/indic.59_2026_ver.carol_construcao_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2130/indic._n_60_2026_ver_carol__contratacao_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2131/indic._61_2026_ver_carol___instalacao_de_rede_e_sistema_ilumin_vila_cupixi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2132/indicacao__ao_prefeito_elielson_para_contratacao_de_fonoaudiologo_para_o_cer._assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2133/indicacao_tarcio_leite_-_15.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2134/indicacao_tarcio_leite_-_17.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2135/indicacao_tarcio_leite_-_14.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_tarcio_leite_-_16.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_tarcio_leite_-_19.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2138/indic._no_68_br-210.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2139/indic.____2026_reforma_gerral_unidade_basica_cupixi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2140/ind_2026_abrigo_regional_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2141/ind_2026_maq._ultrason_-_mamografia_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_2026_sec_mulher_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2143/ind_2026_manoel_cortez_hid.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2144/indic.____2026_reforma_gerral_unidade_basica_cupixi.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_tarcio_leite_-_21_praca.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_tarcio_leite_-_23.2026.assistencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2147/indicacao_tarcio_leite_-_18_bueiro.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2148/indicacao_tarcio_leite_-_19_limpeza.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_tarcio_leite_-_22.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2151/ind_marco_2026_adao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2152/ind_marco_2026_cer.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2153/indicacao_1_e28093_solicitacao_de_troca_de_cruzetas_em_postes_na_zona_rural_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2154/ind_marco_2026_km_138.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_2_e28093_solicitacao_de_servico_de_rocagem_sob_as_redes_de_energia_na_zona_rural_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2156/indicacao_3e28093_solicitacao_de_contratacao_de_medico_oftalmologista_para_atuacao_no_cer_28centro_de_reabilitacao29_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_4e28093_solicitacao_de_reativacao_permanente_do_ponto_de_saude_da_linha_c_com_atendimento_semanal_da_esf_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_5_e28093_solicitacao_de_disponibilizacao_de_trator_de_roda_para_atender_agricultores_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2159/ind____2026_aquisicao_de_transportes_para__as_comunidades_distantes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2160/indicacao_009_-_governador_clesio_luis_-equipe_multidisciplinar_autistas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao___-011_-_2026_-_robotica_nas_escolas..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2162/indicacao___-010_-_2026_-_implantacao_de_polo_da_ueap__-_clesio_luis.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2163/indicacao_-_013-_2026_-_dorivaldo_malafaia_-_aquiscao_de_van_odontologica.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2164/indicacao_-_012_-_2026_-vinicius_gurgel__-_emenda_aquisicao_de_micro_onibus.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2165/indicacao_-_015-_2026_-_waldez_goes_-_aquiscao_de_uma_plantadeira_de_abacaxi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2167/indicacao_-_016_-_2026_-_acacio_favacho__-_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2168/indicacao_-_014_-_2026_-__waldez_goes_-_aquiscao_de_uma_agroindustria_de_beneficiamento_da__fruticultura.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2169/ind_marco_2026_endemias.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2170/indicacao_-_017-2026_-__davi_alcolumbre_-_aquiscao_de_uma_casa_da_cultura_do_abacaxi.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2171/ind_marco_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2172/indicacao_-_019_-2026_-__randolfe_rodrigues__construao_do_ceo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2173/indicacao_-_020_-2026_-__randolfe_rodrigues__van_odontologica.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_tarcio_leite_-_24.2026.limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2177/indicacao_transporte_escola_para_ramal_121_municipio_de_porto_grande._2a_modelo.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2178/indicacao______para_o_prefeito_linha_b.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2179/indicacao_amcel.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2180/indicacao_-_instalacao_de_centrais_de_ar_na_casa_lar_de_porto_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_e28093_disponibilizacao_de_trator_de_esteira_para_agricultores_de_porto_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2182/diario_oficial_168.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_tarcio_leite_-_25.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2184/indicacao_tarcio_leite_-_26.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2185/indicacao_tarcio_leite_-_29.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2186/indicacao_023_-_prefeito_elielson_moraes_-_inclusao_de_ciclovia_e_ciclofaixas_no_projeto_de_pavimentacao_asfastica_na_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2187/indicacao_021_-_prefeito_elielson_moraes_-abafadores_para_alunos_autistas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2188/indicacao_022_-_prefeito_elielson_moraes_-e_sensores_de_glicose_freestyle_libre.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2189/indicacao_tarcio_leite_-_30.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2190/indicacao_tarcio_leite_-_27.2026.infra_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2191/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2192/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2197/indicacao_tarcio_leite_-31.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2198/indicacao_terminal_rodoviario_2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_tarcio_leite_-33.2026.infra_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_tarcio_leite_-32.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2201/ind_fiscalizacao_sanitaria_alimentos_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2202/ind_alojamento_ifap_randolfe_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2203/ind_maquinas_costura_artesas_waldez_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_construcao_de_arena_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_2026_aquisicao_de_protese_dentaria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2210/indicacao_para_disponibilizacao_de_trator_de_rodas_aos_agricultores_da_comunidade_do_peixe_boi_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_abril_canal_malvinas_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_abril_ilumi_area_militar__2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2213/ind_2026_saude_diu.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2214/ind_aplicacao_inseticida_pium_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao__avenida_mazagao_bairro_malvinas..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao__travessa_19_bairro_nova_esperanca..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2217/indicacao__cer_-_centro_especializado_em_reabilitacao..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_equatorial_energia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2220/ind_porta_emergencia_ubs_manoel_cortez_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2221/ind_extintores_ubs_porto_grande_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2222/indicacao-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_5_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2225/indicacao_para_reparos_nos_banheiros_e_limpeza_da_feira_municipal_de_porto_grande_e28093_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_7_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2227/indicacao_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2228/indicacao_9_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_adequacao_despolpadeira_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_inauguracao_posto_saude_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_agua_potavel_ribeirinhos_araguari_amapari_2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2232/indicacao_para_a_rua_nova_jerusalem.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_para_a_av.manoel_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2234/indicacao_para_o_bairro_vila_militar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2082/mocao_de_aplausos_26.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2193/parecer_no_40-_gesto_nao_verbal_em_tres_etapas.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2206/parecer_no_02-_reconhece_as_atividades_off-road_como_pratica_esportiva_e_man_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2207/parecer__no_03-_proibicao_de_fogos_de_artiicios_com_ruidos_2.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2017/mensagem_do_projeto_de_lei_no_01_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2016/projeto_de_lei_no_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2256/projeto_de_lei_no_002_2026-gab_pmpg__anexo_da_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2285/projeto_de_lei_no_03_2026-pmpg.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2019/pl_denominacao_da__quadra_poliesportiva_da_praca_do_abacaxi__denis_cesar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2021/pl_-_denominacao_do_estadio_municipal_charles_brito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2023/pl_-_setembro_amarelo_-.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2024/pl_-_responsabilia_alunos_por_atos_de_vandalismo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2026/pl_lei_de_incentivo_ao_artesanato.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2027/pl-2026_-_proibicao_de_fogos_de_artiicios_com_ruidos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2028/pl_dia_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2033/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2036/pl_-cursinho_gratuito_pre_enem.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2040/pl-_dignidade_menstrual_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2041/pl_-_dia_municipal_de_conscientizacao_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2045/pl_-_dia_municipal_ao__combate_ao_feminicidio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2046/pl_-___programa_prevencao_precose_de_diabetes_em_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2047/pl_-_abril_azul.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2050/pl_-_fornecimento_de_fraldas_descartaveis_em_creches.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2051/pl_-_cria_o_conselho_de_diversidade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2052/pl_-_cria_o_programa_amparo_psicologico_a_maes__de_filhos_autistas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2053/pl_-_isenta_iptu_a_pessoas_autistas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2054/pl_-_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2055/pl-_programa_camara_vai_a_escola.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2056/projeto_de_lei_2024_-_programa_protese_dentaria_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2057/pl_-_nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2058/pl_-_cria_o_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2059/pl_-_dia_do_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2060/pl-_dia_do_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2061/pl_-_dossie_mulher.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2062/pl_-_escolinha_de_ballet_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2063/pl_-_institui_a_escola_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2064/pl_-_mariele_franco.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2065/pl-_medidas_aos_bares_em_adotarem_medidas_protetiva_para_mulheres_em_risco.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2066/pl_-_politica_municipal_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2067/pl_-_politica_sobre_pedofilia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2068/pl_-_programa_praca_pet.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2069/pl_-_programa__aquicultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2070/pl_-politica_de_enfrentamento_a_violencia_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2072/pl_-botao_do_panico_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2073/pl_-semana_municipal_da_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2074/pl___038_ver._sulei_souza.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2075/pl_-_prioridade_em_programa_habitacionais__de_mulheres_vitimas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2076/pl_-_sinal_internacional_de_pedido_de_ajuda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2077/pl_-_cria_o_protocolo_para_prevencao_a_violencia__ou_discriminaca_por_orientacao_sexual.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2081/pl_-_programa_farmacia_24_horas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2083/pl_-_cotas_raciais_para_concursos_publicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2085/pl_-_institui_a_semana_municipal_da_adocao_protecao_e_bem_estar_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2086/pl_-_cria_a_frente_parlamentar_em_defesa_das_politicas_publicas_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2115/pl_disk_denuncia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2116/pl_academia_2026_sueli.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2124/pl_nstitui_o_calendario_esportivo_anual_de_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2175/pl-2026_-_corrida_em_alusao_aos_autistas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2194/projeto_de_lei-_142_para_se_chamar_comunidade_betel1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2195/pl_tarcio_leite_-_03.2026.denominacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2196/pl_tarcio_leite_-_02.2026.denominacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2209/projeto_de_lei_-_corrida_do_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2223/projeto_de_lei_-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2240/projeto_de_lei_-_translado_funebre.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2242/projeto_de_lei_-_pista_de_atletismo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2267/pl_no_57_2026_cmpg.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2296/pl_-_torna_obrigatorio_no_transporte_fluvial_o_uso_de_coletes_salva_vidas_a_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2298/projeto_de_lei_-_violencia_sexual1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2071/pl_-_programa_emprega_mulher.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2307/projeto_de_resolucao_no_01_cmpg_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2308/projeto_de_resolucao_no_02_de_2026-cmpg.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2096/projeto_de_decreto_legislativo_-_cidadao_portograndense.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2097/projeto_de_decreto_legislativo_1_-_cidadao_portograndense.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2120/projeto_de_decreto_legislativo__-_cidadao_portograndense_-_elielson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_de_decreto_legislativo_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2049/requerimento_001_-_anne_caroline.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_no_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2236/requerimento_no_dispensa_de_parecer_04.05.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2249/requerimento_atualizacao_codigo_de_postura_porto_grande_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2250/requerimento_informacoes_beneficios_eventuais_assistencia_social_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2265/requerimento_desarquivamento_pll_028_2024_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2268/requerimento_no_7_2026_cmpg.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao-2026_iluminacao_publica_alameda_5-ver.carol_monteiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2020/indicacao_nc2ba_140_waldez_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2022/indicacao_147_tarcio_central_do_enem_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_nc2ba_142_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_nc2ba_143_waldez_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_nc2ba_144_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2031/indicacao_148_tarcio_iluminacao_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2032/indicacao_nc2ba_145_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2034/indicacao_nc2ba_146_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2035/indicacao__caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2037/indicacao_145_tarcio_central_do_enem_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2038/clecio_luis.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2039/indicacao__centro_comunitario_2026.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2042/indicacao__limpeza_sao_jose.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2043/indicacao__maria_nair.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2044/indicacao_0017_2026_energia_solar_fotovoltaica_comunidade_ribeirinhas_ver.carol.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2048/indicacao_nc2ba_146_infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2078/camara_indicacao_sinalizacao_0126.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2079/sinalizacao_m_cortez_aeroporto.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2080/indicacao_021_2026_ver.carol_rurap.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2084/indicacao_01fevereiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2087/indicacao_11_tarcio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2088/indicacao_12_tarcio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2089/indicar2c_deputada_marcivania2c_reforma_e_ampliacao_da_escola_municipal_amelia__assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2090/indicar2c_deputada_marcivania_2c_reforma_do_centro_de_educacao_infantil_wilson_ferreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2091/indicar2c_deputada_marcivania_reforma_e_ampliacao_do_centro_de_educacao_infantil_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2092/indicar2c_deputada_marcivania_kit_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2093/indicar2cconstrucao_de_ponte_linha_h_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2094/indicar-_terraplanagem_matapi_linha_a2cb2cc2cg_e_h_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2095/indicacao_2_-_setrap2c_ponte_do_matapi_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2098/ind_2026_km_117.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2099/ind_2026_fossa_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2100/ind_2026_3x_20_02_2026-1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2101/ind_2026_3x_20_02_2026-3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2102/ind_2026_3x_20_02_2026-2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2103/indicacao_-001_manutencao_ramal_linhao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2104/indicacao_002_-_prefeito_elielson_moraes_-revitalizacao_da_casa_do_agricultor_e_do_viveiro__municipal.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2105/indicacao_-_004_-_vinicius_gurgel_reforma_do_auditorio_do_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2106/indicacao_-_003_-_randolfe_rodrigues__reforma_do_auditorio_do_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2107/indicacao_dep_marcivania2c_reforma_e_aplia._esc_mun_linha_c_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2108/ind_km_112.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2109/ind_bueiro_km_142.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2110/indica_ao_ministro_waldez_goes_a_inclusao_da_associacao_agepnefa_no_programa_de_mecanizacao_agricola_com_dotacao_de_1_trator_de.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2111/ind_2026_fossa_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2112/ind_2026_km_117.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2113/ind_amapazao_ap.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2114/ind_2026_av_giovana.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2117/ind_construcao_de_uma_capela_municipal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2118/ind_placas_de_pare.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2119/ind_detran_escola_estadual_elias_de_freitas_trajano_de_souza.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_e28093_randolfe_rodrigues2c_emenda_parlamentar_para_aquisicao_de_ambulancia_para_a_ubs_manoel_soares_pereira_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2122/indicacao_ao_prefeito_elielson2c_limpeza_ubs_manoe_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2123/indicacao_e28093_prefeito_elielson_reparos_no_centro_comunitario_vida_e_esperan_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2125/indicacao_-006_urbanizacao_do_trecho_do_linhao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2126/indicacao_008_-_prefeito_elielson_moraes__pavimentacao_asfaltica_no_quartel_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2127/indicacao_-005_urbanizacao_do_trecho_do_linhao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2128/indicacao_007_-_prefeito_elielson_moraes_urbanizacao_da_invasao_da_funasa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2129/indic.59_2026_ver.carol_construcao_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2130/indic._n_60_2026_ver_carol__contratacao_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2131/indic._61_2026_ver_carol___instalacao_de_rede_e_sistema_ilumin_vila_cupixi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2132/indicacao__ao_prefeito_elielson_para_contratacao_de_fonoaudiologo_para_o_cer._assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2133/indicacao_tarcio_leite_-_15.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2134/indicacao_tarcio_leite_-_17.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2135/indicacao_tarcio_leite_-_14.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_tarcio_leite_-_16.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_tarcio_leite_-_19.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2138/indic._no_68_br-210.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2139/indic.____2026_reforma_gerral_unidade_basica_cupixi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2140/ind_2026_abrigo_regional_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2141/ind_2026_maq._ultrason_-_mamografia_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_2026_sec_mulher_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2143/ind_2026_manoel_cortez_hid.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2144/indic.____2026_reforma_gerral_unidade_basica_cupixi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_tarcio_leite_-_21_praca.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_tarcio_leite_-_23.2026.assistencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2147/indicacao_tarcio_leite_-_18_bueiro.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2148/indicacao_tarcio_leite_-_19_limpeza.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_tarcio_leite_-_22.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2151/ind_marco_2026_adao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2152/ind_marco_2026_cer.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2153/indicacao_1_e28093_solicitacao_de_troca_de_cruzetas_em_postes_na_zona_rural_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2154/ind_marco_2026_km_138.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_2_e28093_solicitacao_de_servico_de_rocagem_sob_as_redes_de_energia_na_zona_rural_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2156/indicacao_3e28093_solicitacao_de_contratacao_de_medico_oftalmologista_para_atuacao_no_cer_28centro_de_reabilitacao29_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_4e28093_solicitacao_de_reativacao_permanente_do_ponto_de_saude_da_linha_c_com_atendimento_semanal_da_esf_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_5_e28093_solicitacao_de_disponibilizacao_de_trator_de_roda_para_atender_agricultores_do_municipio_de_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2159/ind____2026_aquisicao_de_transportes_para__as_comunidades_distantes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2160/indicacao_009_-_governador_clesio_luis_-equipe_multidisciplinar_autistas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao___-011_-_2026_-_robotica_nas_escolas..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2162/indicacao___-010_-_2026_-_implantacao_de_polo_da_ueap__-_clesio_luis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2163/indicacao_-_013-_2026_-_dorivaldo_malafaia_-_aquiscao_de_van_odontologica.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2164/indicacao_-_012_-_2026_-vinicius_gurgel__-_emenda_aquisicao_de_micro_onibus.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2165/indicacao_-_015-_2026_-_waldez_goes_-_aquiscao_de_uma_plantadeira_de_abacaxi.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2167/indicacao_-_016_-_2026_-_acacio_favacho__-_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2168/indicacao_-_014_-_2026_-__waldez_goes_-_aquiscao_de_uma_agroindustria_de_beneficiamento_da__fruticultura.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2169/ind_marco_2026_endemias.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2170/indicacao_-_017-2026_-__davi_alcolumbre_-_aquiscao_de_uma_casa_da_cultura_do_abacaxi.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2171/ind_marco_2026_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2172/indicacao_-_019_-2026_-__randolfe_rodrigues__construao_do_ceo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2173/indicacao_-_020_-2026_-__randolfe_rodrigues__van_odontologica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2176/indicacao_tarcio_leite_-_24.2026.limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2177/indicacao_transporte_escola_para_ramal_121_municipio_de_porto_grande._2a_modelo.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2178/indicacao______para_o_prefeito_linha_b.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2179/indicacao_amcel.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2180/indicacao_-_instalacao_de_centrais_de_ar_na_casa_lar_de_porto_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2181/indicacao_e28093_disponibilizacao_de_trator_de_esteira_para_agricultores_de_porto_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2182/diario_oficial_168.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2183/indicacao_tarcio_leite_-_25.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2184/indicacao_tarcio_leite_-_26.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2185/indicacao_tarcio_leite_-_29.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2186/indicacao_023_-_prefeito_elielson_moraes_-_inclusao_de_ciclovia_e_ciclofaixas_no_projeto_de_pavimentacao_asfastica_na_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2187/indicacao_021_-_prefeito_elielson_moraes_-abafadores_para_alunos_autistas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2188/indicacao_022_-_prefeito_elielson_moraes_-e_sensores_de_glicose_freestyle_libre.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2189/indicacao_tarcio_leite_-_30.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2190/indicacao_tarcio_leite_-_27.2026.infra_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2191/indicacao_tarcio_leite_-_28.2026.profissio_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2197/indicacao_tarcio_leite_-31.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2198/indicacao_terminal_rodoviario_2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_tarcio_leite_-33.2026.infra_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_tarcio_leite_-32.2026.infra_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2201/ind_fiscalizacao_sanitaria_alimentos_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2202/ind_alojamento_ifap_randolfe_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2203/ind_maquinas_costura_artesas_waldez_2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_construcao_de_arena_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_2026_aquisicao_de_protese_dentaria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2210/indicacao_para_disponibilizacao_de_trator_de_rodas_aos_agricultores_da_comunidade_do_peixe_boi_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_abril_canal_malvinas_2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_abril_ilumi_area_militar__2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2213/ind_2026_saude_diu.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2214/ind_aplicacao_inseticida_pium_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao__avenida_mazagao_bairro_malvinas..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao__travessa_19_bairro_nova_esperanca..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2217/indicacao__cer_-_centro_especializado_em_reabilitacao..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2218/indicacao_equatorial_energia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2220/ind_porta_emergencia_ubs_manoel_cortez_2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2221/ind_extintores_ubs_porto_grande_2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2222/indicacao-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_5_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2225/indicacao_para_reparos_nos_banheiros_e_limpeza_da_feira_municipal_de_porto_grande_e28093_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_7_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2227/indicacao_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2228/indicacao_9_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_adequacao_despolpadeira_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2230/ind_inauguracao_posto_saude_km117_2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_agua_potavel_ribeirinhos_araguari_amapari_2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2232/indicacao_para_a_rua_nova_jerusalem.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_para_a_av.manoel_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2234/indicacao_para_o_bairro_vila_militar.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2235/indicacao__avenida_gilvana_de_oliveira_barbosa_bairro_nova_esperanca_area_6_rural..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao__travessa_01_bairro_aeroporto..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_eucalipto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2241/indicacao_reparos_no_compressor_odontologico_da_cadeira_odontologica_da_ubs_manoel_soares_pereira_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2243/indicacao_trevao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2244/indicacao__rua_antonio_da_silva_santos_bairro_manoel_cortez..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2245/indicacao_107_tarcio_2025.docx_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2246/indicacao_manutencao_e_terraplanagem_do_ramal_do_142_e28094_ramal_do_moraes_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2251/indicacao_iluminacao_publica_ruas_nair_nina_e_jose_airton_manoel_cortez_2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2252/indicacao_desobstrucao_boca_de_lobo_avenida_mazagao_centro_2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2253/indicacao_ampliacao_ultrassom_hospital_regional_porto_grande_2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2254/indicacao_fiscalizacao_transporte_escolar_estadual_porto_grande_2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2258/diario_oficial_168.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2259/c1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2260/c2.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2261/indicacao_escola_amelia.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2262/indicacao_escola_cei.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2263/c3_acacio.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2266/c4_vinicius.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2271/indicacao_ao_ministro_waldez_goes.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2272/indicacao_rua_04_bairro_area_6_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2273/indicacao_pavimentacao_e_drenagem_rua_13_de_outubro_2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2274/indicacao_rua_saldado_miguel_bairro_nova_esperanca_vila_militar..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2275/indicacao_cinturao_asfaltico_bairro_manoel_cortez.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2276/indicacao_linha_b_matapi.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2277/indicacao_rua_elias_de_freitas_trajano_bairro_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2278/indicacao_fiscalizacao_ambiental_oficinas_e_lavagens_2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2279/indicacao_sala_lilas_delegacia_porto_grande_2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_no_181_2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_no_182_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao___-026_-_2026_-_implantacao_do_programa_mais_sorriso__-_clesio_luis.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2283/indicacao_027_-_prefeito_elielson_moraes_-anexo_do_ginasio_da_area_6_para_escola_amelia.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2284/indicacao_reforma_do_complexo_da_vida_esperanca_e28093_linha_c_e28093_porto_grande_ap_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2287/indicacao_de_fornecimento_de_manilhas_para_manutencao_das_linhas_a2c_c2c_g_e_h_da_colonia_agricola_do_matapi_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2288/indicacao_dep_marcivania_de_recurso2c_por_meio_de_emenda_parlamentar2c_para_construcao_da_sede_da_associacao_amaem_e28093_associacao_de_mulheres_empreendedoras_do_matapi_assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2289/indicacao_dep_marcivania_de_emenda_parlamentar_para_construcao_de_academia_da_saude_na_colonia_agricola_do_matapi_e28093_linha_a_assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2290/indicacao_dep_marci_de_emenda_parlamentar_para_aquisicao_de_insumos_agricolas_destinados_as_associacoes_de_agricultores_de_porto_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2291/ind_av_calcoene.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2292/indicacao_029-_prefeito_elielson_moraes__coletes_salva_vidas_para_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2293/indicacao_no_192_de_2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_no_193_de_2026-assinada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2295/indicacao_travessa_13_e_14_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2297/indicacao_de_equipamentos_de_trabalho_insumos_de_medicao_e_coletes_acs.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2299/ind_caps.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2300/indicacao_instalacao_cameras_orgaos_publicos_2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2303/indicacao_-_cer.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2082/mocao_de_aplausos_26.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2238/mocao_2026_pres.carol.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2264/mocao_de_aplausos_fabio_pereira_e_aucicleia_imbiriba_2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2193/parecer_no_40-_gesto_nao_verbal_em_tres_etapas.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2206/parecer_no_02-_reconhece_as_atividades_off-road_como_pratica_esportiva_e_man_1.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2207/parecer__no_03-_proibicao_de_fogos_de_artiicios_com_ruidos_2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2247/parecer_-_denominacao_da_comunidade_conhecida_como_142.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2248/parecer_-_denominacao_da_unidade_basica_de_saude_do_vila_nova.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2269/parecer_no_6_cljrf_e_cof.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2304/parecer_no_07_de_2026-cljrf.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2305/parecer_no_08_de_2026-cljrf.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2017/mensagem_do_projeto_de_lei_no_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2257/mensagem_do_executivo_do_projeto_de_lei_no_002_2027_ldo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portogrande.ap.leg.br/media/sapl/public/materialegislativa/2026/2286/mensagem_do_projeto_de_lei_no_03_2026-pmpg.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H218"/>
+  <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="164.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="208" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2943,5656 +3728,7502 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="F5" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" t="s">
+        <v>26</v>
+      </c>
+      <c r="F15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" t="s">
+        <v>26</v>
+      </c>
+      <c r="F20" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F22" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" t="s">
+        <v>26</v>
+      </c>
+      <c r="F23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" t="s">
+        <v>26</v>
+      </c>
+      <c r="F25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>26</v>
+      </c>
+      <c r="F27" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" t="s">
+        <v>26</v>
+      </c>
+      <c r="F29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>141</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>143</v>
+      </c>
+      <c r="D35" t="s">
+        <v>25</v>
+      </c>
+      <c r="E35" t="s">
+        <v>26</v>
+      </c>
+      <c r="F35" t="s">
+        <v>27</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="H35" t="s">
         <v>145</v>
-      </c>
-[...13 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" t="s">
+        <v>26</v>
+      </c>
+      <c r="F36" t="s">
+        <v>27</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>151</v>
+      </c>
+      <c r="D37" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" t="s">
+        <v>26</v>
+      </c>
+      <c r="F37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>153</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>155</v>
+      </c>
+      <c r="D38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>159</v>
+      </c>
+      <c r="D39" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" t="s">
+        <v>26</v>
+      </c>
+      <c r="F39" t="s">
+        <v>27</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="H39" t="s">
         <v>161</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>163</v>
+      </c>
+      <c r="D40" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" t="s">
+        <v>26</v>
+      </c>
+      <c r="F40" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="H40" t="s">
         <v>165</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" t="s">
+        <v>26</v>
+      </c>
+      <c r="F41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H41" t="s">
         <v>169</v>
-      </c>
-[...19 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" t="s">
+        <v>26</v>
+      </c>
+      <c r="F42" t="s">
+        <v>172</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="H42" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>176</v>
+      </c>
+      <c r="D43" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" t="s">
+        <v>26</v>
+      </c>
+      <c r="F43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>180</v>
+      </c>
+      <c r="D44" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" t="s">
+        <v>26</v>
+      </c>
+      <c r="F44" t="s">
+        <v>27</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H44" t="s">
         <v>182</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>184</v>
+      </c>
+      <c r="D45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" t="s">
+        <v>26</v>
+      </c>
+      <c r="F45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="H45" t="s">
         <v>186</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>188</v>
+      </c>
+      <c r="D46" t="s">
+        <v>25</v>
+      </c>
+      <c r="E46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="H46" t="s">
         <v>190</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>192</v>
+      </c>
+      <c r="D47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="H47" t="s">
         <v>194</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>196</v>
+      </c>
+      <c r="D48" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48" t="s">
+        <v>26</v>
+      </c>
+      <c r="F48" t="s">
+        <v>27</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="H48" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>200</v>
+      </c>
+      <c r="D49" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49" t="s">
+        <v>26</v>
+      </c>
+      <c r="F49" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H49" t="s">
         <v>202</v>
-      </c>
-[...19 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>204</v>
+      </c>
+      <c r="D50" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" t="s">
+        <v>26</v>
+      </c>
+      <c r="F50" t="s">
+        <v>205</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="H50" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>209</v>
+      </c>
+      <c r="D51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" t="s">
+        <v>26</v>
+      </c>
+      <c r="F51" t="s">
+        <v>172</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="H51" t="s">
         <v>211</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>212</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>213</v>
+      </c>
+      <c r="D52" t="s">
+        <v>25</v>
+      </c>
+      <c r="E52" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>215</v>
-      </c>
-[...13 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>217</v>
+      </c>
+      <c r="D53" t="s">
+        <v>25</v>
+      </c>
+      <c r="E53" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" t="s">
+        <v>27</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H53" t="s">
         <v>219</v>
-      </c>
-[...19 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>220</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>221</v>
+      </c>
+      <c r="D54" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" t="s">
+        <v>26</v>
+      </c>
+      <c r="F54" t="s">
+        <v>222</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H54" t="s">
         <v>224</v>
-      </c>
-[...19 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>226</v>
+      </c>
+      <c r="D55" t="s">
+        <v>25</v>
+      </c>
+      <c r="E55" t="s">
+        <v>26</v>
+      </c>
+      <c r="F55" t="s">
+        <v>227</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>229</v>
-      </c>
-[...13 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>230</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>231</v>
+      </c>
+      <c r="D56" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" t="s">
+        <v>26</v>
+      </c>
+      <c r="F56" t="s">
+        <v>227</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>235</v>
+      </c>
+      <c r="D57" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" t="s">
+        <v>26</v>
+      </c>
+      <c r="F57" t="s">
+        <v>222</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="B57" t="s">
-[...5 lines deleted...]
-      <c r="D57" t="s">
+      <c r="H57" t="s">
         <v>237</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>238</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>239</v>
+      </c>
+      <c r="D58" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58" t="s">
+        <v>26</v>
+      </c>
+      <c r="F58" t="s">
+        <v>222</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H58" t="s">
         <v>241</v>
-      </c>
-[...19 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>23</v>
+        <v>243</v>
       </c>
       <c r="D59" t="s">
-        <v>242</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="F59" t="s">
-        <v>19</v>
+        <v>222</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="H59" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>246</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>247</v>
+      </c>
+      <c r="D60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" t="s">
+        <v>26</v>
+      </c>
+      <c r="F60" t="s">
+        <v>222</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H60" t="s">
         <v>249</v>
-      </c>
-[...19 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>250</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>251</v>
+      </c>
+      <c r="D61" t="s">
+        <v>25</v>
+      </c>
+      <c r="E61" t="s">
+        <v>26</v>
+      </c>
+      <c r="F61" t="s">
         <v>252</v>
       </c>
-      <c r="B61" t="s">
-[...11 lines deleted...]
-      <c r="F61" t="s">
+      <c r="G61" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>255</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>256</v>
       </c>
-      <c r="B62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
+        <v>25</v>
+      </c>
+      <c r="E62" t="s">
+        <v>26</v>
+      </c>
+      <c r="F62" t="s">
+        <v>27</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="E62" t="s">
+      <c r="H62" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>259</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>260</v>
+      </c>
+      <c r="D63" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>26</v>
+      </c>
+      <c r="F63" t="s">
+        <v>222</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="B63" t="s">
-[...14 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
+        <v>264</v>
+      </c>
+      <c r="E64" t="s">
         <v>265</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="F64" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>268</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
         <v>269</v>
       </c>
-      <c r="B65" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F65" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="H65" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D66" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E66" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F66" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H66" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="E67" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F67" t="s">
-        <v>221</v>
+        <v>27</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="H67" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
         <v>278</v>
       </c>
-      <c r="B68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F68" t="s">
-        <v>221</v>
+        <v>27</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="H68" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="E69" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F69" t="s">
-        <v>221</v>
+        <v>27</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="H69" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="E70" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F70" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="H70" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D71" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="E71" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="F71" t="s">
-        <v>221</v>
+        <v>27</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="H71" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="E72" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="F72" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="H72" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>292</v>
+      </c>
+      <c r="E73" t="s">
         <v>293</v>
       </c>
-      <c r="B73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>294</v>
+        <v>252</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="H73" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="D74" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="E74" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="F74" t="s">
-        <v>221</v>
+        <v>172</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="H74" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D75" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="E75" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="F75" t="s">
-        <v>294</v>
+        <v>172</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="H75" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D76" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="E76" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="F76" t="s">
-        <v>294</v>
+        <v>172</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="H76" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="D77" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="E77" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="F77" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="H77" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E78" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F78" t="s">
-        <v>294</v>
+        <v>252</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="H78" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="D79" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E79" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F79" t="s">
-        <v>253</v>
+        <v>227</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="H79" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="D80" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E80" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F80" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="H80" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>89</v>
+        <v>40</v>
       </c>
       <c r="D81" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E81" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F81" t="s">
-        <v>294</v>
+        <v>227</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="H81" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>93</v>
+        <v>44</v>
       </c>
       <c r="D82" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E82" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F82" t="s">
-        <v>294</v>
+        <v>227</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="H82" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="D83" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E83" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F83" t="s">
-        <v>253</v>
+        <v>227</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="H83" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>101</v>
+        <v>52</v>
       </c>
       <c r="D84" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E84" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F84" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="H84" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="D85" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E85" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F85" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="H85" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
       <c r="D86" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E86" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F86" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="H86" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>113</v>
+        <v>64</v>
       </c>
       <c r="D87" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E87" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F87" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="H87" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="D88" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E88" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F88" t="s">
-        <v>337</v>
+        <v>227</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="H88" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="D89" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E89" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F89" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="H89" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="D90" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E90" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F90" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="H90" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="D91" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E91" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F91" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="H91" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="D92" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E92" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F92" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="H92" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="D93" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E93" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F93" t="s">
-        <v>337</v>
+        <v>252</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="H93" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="D94" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E94" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F94" t="s">
-        <v>166</v>
+        <v>227</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="H94" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>145</v>
+        <v>95</v>
       </c>
       <c r="D95" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E95" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F95" t="s">
-        <v>166</v>
+        <v>344</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="H95" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>149</v>
+        <v>99</v>
       </c>
       <c r="D96" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E96" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F96" t="s">
-        <v>166</v>
+        <v>344</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="H96" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="D97" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E97" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F97" t="s">
-        <v>166</v>
+        <v>252</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="H97" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="D98" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E98" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F98" t="s">
-        <v>166</v>
+        <v>227</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="H98" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>161</v>
+        <v>111</v>
       </c>
       <c r="D99" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E99" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F99" t="s">
-        <v>19</v>
+        <v>227</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="H99" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>165</v>
+        <v>115</v>
       </c>
       <c r="D100" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E100" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F100" t="s">
-        <v>19</v>
+        <v>227</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="H100" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>170</v>
+        <v>119</v>
       </c>
       <c r="D101" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E101" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F101" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="H101" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>174</v>
+        <v>123</v>
       </c>
       <c r="D102" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E102" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F102" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="H102" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>178</v>
+        <v>127</v>
       </c>
       <c r="D103" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E103" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F103" t="s">
-        <v>337</v>
+        <v>387</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="H103" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>396</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>131</v>
+      </c>
+      <c r="D104" t="s">
+        <v>315</v>
+      </c>
+      <c r="E104" t="s">
+        <v>316</v>
+      </c>
+      <c r="F104" t="s">
         <v>387</v>
       </c>
-      <c r="B104" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G104" s="1" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="H104" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>186</v>
+        <v>135</v>
       </c>
       <c r="D105" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E105" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F105" t="s">
-        <v>199</v>
+        <v>387</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="H105" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>190</v>
+        <v>139</v>
       </c>
       <c r="D106" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E106" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F106" t="s">
-        <v>166</v>
+        <v>387</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="H106" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>194</v>
+        <v>143</v>
       </c>
       <c r="D107" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E107" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F107" t="s">
-        <v>166</v>
+        <v>387</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="H107" t="s">
-        <v>363</v>
+        <v>407</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>198</v>
+        <v>147</v>
       </c>
       <c r="D108" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E108" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F108" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="H108" t="s">
-        <v>360</v>
+        <v>410</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>400</v>
+        <v>411</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>203</v>
+        <v>151</v>
       </c>
       <c r="D109" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E109" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F109" t="s">
-        <v>199</v>
+        <v>172</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="H109" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>207</v>
+        <v>155</v>
       </c>
       <c r="D110" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E110" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F110" t="s">
-        <v>404</v>
+        <v>172</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="H110" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>211</v>
+        <v>159</v>
       </c>
       <c r="D111" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E111" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F111" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="H111" t="s">
-        <v>369</v>
+        <v>419</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>215</v>
+        <v>163</v>
       </c>
       <c r="D112" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E112" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F112" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="H112" t="s">
-        <v>372</v>
+        <v>422</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>220</v>
+        <v>167</v>
       </c>
       <c r="D113" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E113" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F113" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="H113" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>225</v>
+        <v>171</v>
       </c>
       <c r="D114" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E114" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F114" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="H114" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>229</v>
+        <v>176</v>
       </c>
       <c r="D115" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E115" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F115" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="H115" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>233</v>
+        <v>180</v>
       </c>
       <c r="D116" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E116" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F116" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="H116" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>423</v>
+        <v>184</v>
       </c>
       <c r="D117" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E117" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F117" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="H117" t="s">
-        <v>425</v>
+        <v>436</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>427</v>
+        <v>188</v>
       </c>
       <c r="D118" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E118" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F118" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H118" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>431</v>
+        <v>192</v>
       </c>
       <c r="D119" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E119" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F119" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="H119" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>435</v>
+        <v>196</v>
       </c>
       <c r="D120" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E120" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F120" t="s">
-        <v>19</v>
+        <v>172</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="H120" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>439</v>
+        <v>200</v>
       </c>
       <c r="D121" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E121" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F121" t="s">
-        <v>440</v>
+        <v>172</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="H121" t="s">
-        <v>442</v>
+        <v>413</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>444</v>
+        <v>204</v>
       </c>
       <c r="D122" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E122" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F122" t="s">
-        <v>253</v>
+        <v>172</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="H122" t="s">
-        <v>446</v>
+        <v>410</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>448</v>
+        <v>209</v>
       </c>
       <c r="D123" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E123" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F123" t="s">
-        <v>253</v>
+        <v>205</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H123" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>452</v>
+        <v>213</v>
       </c>
       <c r="D124" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E124" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F124" t="s">
-        <v>337</v>
+        <v>454</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="H124" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>456</v>
+        <v>217</v>
       </c>
       <c r="D125" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E125" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F125" t="s">
-        <v>221</v>
+        <v>172</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H125" t="s">
-        <v>458</v>
+        <v>419</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>459</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
+        <v>221</v>
+      </c>
+      <c r="D126" t="s">
+        <v>315</v>
+      </c>
+      <c r="E126" t="s">
+        <v>316</v>
+      </c>
+      <c r="F126" t="s">
+        <v>172</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="D126" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H126" t="s">
-        <v>462</v>
+        <v>422</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>464</v>
+        <v>226</v>
       </c>
       <c r="D127" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E127" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F127" t="s">
-        <v>221</v>
+        <v>172</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="H127" t="s">
-        <v>466</v>
+        <v>416</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>468</v>
+        <v>231</v>
       </c>
       <c r="D128" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E128" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F128" t="s">
-        <v>221</v>
+        <v>387</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="H128" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>472</v>
+        <v>235</v>
       </c>
       <c r="D129" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E129" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F129" t="s">
-        <v>221</v>
+        <v>387</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="H129" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>476</v>
+        <v>239</v>
       </c>
       <c r="D130" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E130" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F130" t="s">
-        <v>253</v>
+        <v>387</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="H130" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>480</v>
+        <v>243</v>
       </c>
       <c r="D131" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E131" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F131" t="s">
-        <v>253</v>
+        <v>27</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="H131" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>484</v>
+        <v>247</v>
       </c>
       <c r="D132" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E132" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F132" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="H132" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>488</v>
+        <v>251</v>
       </c>
       <c r="D133" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E133" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F133" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="H133" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>492</v>
+        <v>256</v>
       </c>
       <c r="D134" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E134" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F134" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="H134" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>496</v>
+        <v>260</v>
       </c>
       <c r="D135" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E135" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F135" t="s">
-        <v>166</v>
+        <v>485</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="H135" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="D136" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E136" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F136" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
       <c r="H136" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
       <c r="D137" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E137" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F137" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="H137" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="D138" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E138" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F138" t="s">
-        <v>221</v>
+        <v>387</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="H138" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="D139" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E139" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F139" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="H139" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="D140" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E140" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F140" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>517</v>
+        <v>506</v>
       </c>
       <c r="H140" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
       <c r="D141" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E141" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F141" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
       <c r="H141" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="D142" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E142" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F142" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="H142" t="s">
-        <v>526</v>
+        <v>515</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>527</v>
+        <v>516</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>528</v>
+        <v>517</v>
       </c>
       <c r="D143" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E143" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F143" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="H143" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="D144" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E144" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F144" t="s">
-        <v>337</v>
+        <v>252</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="H144" t="s">
-        <v>534</v>
+        <v>523</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>535</v>
+        <v>524</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
       <c r="D145" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E145" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F145" t="s">
-        <v>199</v>
+        <v>252</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="H145" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>540</v>
+        <v>529</v>
       </c>
       <c r="D146" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E146" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F146" t="s">
-        <v>337</v>
+        <v>172</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>541</v>
+        <v>530</v>
       </c>
       <c r="H146" t="s">
-        <v>542</v>
+        <v>531</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="D147" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E147" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F147" t="s">
-        <v>337</v>
+        <v>172</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="H147" t="s">
-        <v>546</v>
+        <v>535</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="D148" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E148" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F148" t="s">
-        <v>337</v>
+        <v>172</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
       <c r="H148" t="s">
-        <v>550</v>
+        <v>539</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>552</v>
+        <v>541</v>
       </c>
       <c r="D149" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E149" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F149" t="s">
-        <v>337</v>
+        <v>172</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="H149" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="D150" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E150" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F150" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="H150" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>559</v>
+        <v>548</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="D151" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E151" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F151" t="s">
-        <v>19</v>
+        <v>227</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>561</v>
+        <v>550</v>
       </c>
       <c r="H151" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>564</v>
+        <v>553</v>
       </c>
       <c r="D152" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E152" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F152" t="s">
-        <v>19</v>
+        <v>227</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>565</v>
+        <v>554</v>
       </c>
       <c r="H152" t="s">
-        <v>566</v>
+        <v>555</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>568</v>
+        <v>557</v>
       </c>
       <c r="D153" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E153" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F153" t="s">
-        <v>19</v>
+        <v>227</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="H153" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="D154" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E154" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F154" t="s">
-        <v>19</v>
+        <v>227</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="H154" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>575</v>
+        <v>564</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>576</v>
+        <v>565</v>
       </c>
       <c r="D155" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E155" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F155" t="s">
-        <v>19</v>
+        <v>227</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>577</v>
+        <v>566</v>
       </c>
       <c r="H155" t="s">
-        <v>578</v>
+        <v>567</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>579</v>
+        <v>568</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>580</v>
+        <v>569</v>
       </c>
       <c r="D156" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E156" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F156" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>581</v>
+        <v>570</v>
       </c>
       <c r="H156" t="s">
-        <v>582</v>
+        <v>571</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>583</v>
+        <v>572</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="D157" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E157" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F157" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>585</v>
+        <v>574</v>
       </c>
       <c r="H157" t="s">
-        <v>586</v>
+        <v>575</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>588</v>
+        <v>577</v>
       </c>
       <c r="D158" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E158" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F158" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="H158" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="D159" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E159" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F159" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="H159" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="D160" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E160" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F160" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="H160" t="s">
-        <v>598</v>
+        <v>587</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="D161" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E161" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F161" t="s">
-        <v>199</v>
+        <v>387</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="H161" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="D162" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E162" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F162" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
       <c r="H162" t="s">
-        <v>606</v>
+        <v>595</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="D163" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E163" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F163" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>609</v>
+        <v>598</v>
       </c>
       <c r="H163" t="s">
-        <v>610</v>
+        <v>599</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="D164" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E164" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F164" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="H164" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="D165" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E165" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F165" t="s">
-        <v>253</v>
+        <v>27</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="H165" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D166" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E166" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F166" t="s">
-        <v>253</v>
+        <v>27</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="H166" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="D167" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E167" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F167" t="s">
-        <v>253</v>
+        <v>27</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="H167" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
       <c r="D168" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E168" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F168" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
       <c r="H168" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="D169" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E169" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F169" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="H169" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="D170" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E170" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F170" t="s">
-        <v>199</v>
+        <v>27</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="H170" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="D171" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E171" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F171" t="s">
-        <v>221</v>
+        <v>27</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="H171" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="D172" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E172" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F172" t="s">
-        <v>221</v>
+        <v>27</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="H172" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="D173" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E173" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F173" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="H173" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="D174" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E174" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F174" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="H174" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
       <c r="D175" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E175" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F175" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="H175" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="D176" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E176" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F176" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="H176" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="D177" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E177" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F177" t="s">
-        <v>221</v>
+        <v>27</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="H177" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="D178" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E178" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F178" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
       <c r="H178" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
       <c r="D179" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E179" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F179" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
       <c r="H179" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="D180" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E180" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F180" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="H180" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="D181" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E181" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F181" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="H181" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="D182" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E182" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F182" t="s">
-        <v>166</v>
+        <v>387</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="H182" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="D183" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E183" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F183" t="s">
-        <v>221</v>
+        <v>387</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="H183" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="D184" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E184" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F184" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="H184" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="D185" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E185" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F185" t="s">
-        <v>166</v>
+        <v>227</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="H185" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="D186" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E186" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F186" t="s">
-        <v>166</v>
+        <v>227</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="H186" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="D187" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E187" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F187" t="s">
-        <v>166</v>
+        <v>227</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="H187" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="D188" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E188" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F188" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="H188" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="D189" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E189" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F189" t="s">
-        <v>711</v>
+        <v>27</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="H189" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="D190" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E190" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F190" t="s">
-        <v>337</v>
+        <v>27</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
       <c r="H190" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>718</v>
+        <v>707</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="D191" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E191" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F191" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="H191" t="s">
-        <v>721</v>
+        <v>710</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="D192" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E192" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F192" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="H192" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>727</v>
+        <v>716</v>
       </c>
       <c r="D193" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E193" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F193" t="s">
-        <v>404</v>
+        <v>227</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
       <c r="H193" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="D194" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E194" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F194" t="s">
-        <v>166</v>
+        <v>227</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
       <c r="H194" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>735</v>
+        <v>724</v>
       </c>
       <c r="D195" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E195" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F195" t="s">
-        <v>294</v>
+        <v>172</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>736</v>
+        <v>725</v>
       </c>
       <c r="H195" t="s">
-        <v>737</v>
+        <v>726</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>738</v>
+        <v>727</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>739</v>
+        <v>728</v>
       </c>
       <c r="D196" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E196" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F196" t="s">
-        <v>294</v>
+        <v>227</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>740</v>
+        <v>729</v>
       </c>
       <c r="H196" t="s">
-        <v>741</v>
+        <v>730</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>742</v>
+        <v>731</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>743</v>
+        <v>732</v>
       </c>
       <c r="D197" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E197" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F197" t="s">
-        <v>294</v>
+        <v>227</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>744</v>
+        <v>733</v>
       </c>
       <c r="H197" t="s">
-        <v>745</v>
+        <v>734</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>746</v>
+        <v>735</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>747</v>
+        <v>736</v>
       </c>
       <c r="D198" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E198" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F198" t="s">
-        <v>253</v>
+        <v>172</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>748</v>
+        <v>737</v>
       </c>
       <c r="H198" t="s">
-        <v>749</v>
+        <v>738</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>750</v>
+        <v>739</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>751</v>
+        <v>740</v>
       </c>
       <c r="D199" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E199" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F199" t="s">
-        <v>253</v>
+        <v>172</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
       <c r="H199" t="s">
-        <v>753</v>
+        <v>742</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>754</v>
+        <v>743</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>755</v>
+        <v>744</v>
       </c>
       <c r="D200" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E200" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F200" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>756</v>
+        <v>745</v>
       </c>
       <c r="H200" t="s">
-        <v>757</v>
+        <v>746</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>758</v>
+        <v>747</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>759</v>
+        <v>748</v>
       </c>
       <c r="D201" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E201" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F201" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>760</v>
+        <v>749</v>
       </c>
       <c r="H201" t="s">
-        <v>761</v>
+        <v>750</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>762</v>
+        <v>751</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>763</v>
+        <v>752</v>
       </c>
       <c r="D202" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E202" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F202" t="s">
-        <v>216</v>
+        <v>753</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="H202" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="D203" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E203" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F203" t="s">
-        <v>221</v>
+        <v>387</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="H203" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="D204" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E204" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F204" t="s">
-        <v>337</v>
+        <v>205</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="H204" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="D205" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E205" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F205" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="H205" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>778</v>
+        <v>768</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="D206" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E206" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F206" t="s">
-        <v>221</v>
+        <v>454</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="H206" t="s">
-        <v>781</v>
+        <v>771</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>782</v>
+        <v>772</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="D207" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E207" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F207" t="s">
-        <v>221</v>
+        <v>172</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="H207" t="s">
-        <v>785</v>
+        <v>775</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="D208" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E208" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F208" t="s">
-        <v>166</v>
+        <v>344</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="H208" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="D209" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E209" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F209" t="s">
-        <v>166</v>
+        <v>344</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="H209" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
       <c r="D210" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E210" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F210" t="s">
-        <v>166</v>
+        <v>344</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
       <c r="H210" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="D211" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E211" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F211" t="s">
-        <v>711</v>
+        <v>252</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="H211" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="D212" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E212" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F212" t="s">
-        <v>711</v>
+        <v>252</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
       <c r="H212" t="s">
-        <v>805</v>
+        <v>795</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
       <c r="D213" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="E213" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="F213" t="s">
-        <v>711</v>
+        <v>172</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="H213" t="s">
-        <v>809</v>
+        <v>799</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>10</v>
+        <v>801</v>
       </c>
       <c r="D214" t="s">
-        <v>811</v>
+        <v>315</v>
       </c>
       <c r="E214" t="s">
-        <v>812</v>
+        <v>316</v>
       </c>
       <c r="F214" t="s">
-        <v>294</v>
+        <v>172</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="H214" t="s">
-        <v>814</v>
+        <v>803</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>815</v>
+        <v>804</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>10</v>
+        <v>805</v>
       </c>
       <c r="D215" t="s">
-        <v>816</v>
+        <v>315</v>
       </c>
       <c r="E215" t="s">
-        <v>817</v>
+        <v>316</v>
       </c>
       <c r="F215" t="s">
-        <v>818</v>
+        <v>222</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>819</v>
+        <v>806</v>
       </c>
       <c r="H215" t="s">
-        <v>820</v>
+        <v>807</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>821</v>
+        <v>808</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>23</v>
+        <v>809</v>
       </c>
       <c r="D216" t="s">
-        <v>816</v>
+        <v>315</v>
       </c>
       <c r="E216" t="s">
-        <v>817</v>
+        <v>316</v>
       </c>
       <c r="F216" t="s">
-        <v>818</v>
+        <v>227</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>822</v>
+        <v>810</v>
       </c>
       <c r="H216" t="s">
-        <v>823</v>
+        <v>811</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>824</v>
+        <v>812</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>27</v>
+        <v>813</v>
       </c>
       <c r="D217" t="s">
-        <v>816</v>
+        <v>315</v>
       </c>
       <c r="E217" t="s">
-        <v>817</v>
+        <v>316</v>
       </c>
       <c r="F217" t="s">
-        <v>818</v>
+        <v>387</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>825</v>
+        <v>814</v>
       </c>
       <c r="H217" t="s">
-        <v>826</v>
+        <v>815</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>816</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>817</v>
+      </c>
+      <c r="D218" t="s">
+        <v>315</v>
+      </c>
+      <c r="E218" t="s">
+        <v>316</v>
+      </c>
+      <c r="F218" t="s">
+        <v>227</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H218" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>820</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>821</v>
+      </c>
+      <c r="D219" t="s">
+        <v>315</v>
+      </c>
+      <c r="E219" t="s">
+        <v>316</v>
+      </c>
+      <c r="F219" t="s">
+        <v>227</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H219" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>824</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>825</v>
+      </c>
+      <c r="D220" t="s">
+        <v>315</v>
+      </c>
+      <c r="E220" t="s">
+        <v>316</v>
+      </c>
+      <c r="F220" t="s">
+        <v>227</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H220" t="s">
         <v>827</v>
       </c>
-      <c r="B218" t="s">
-[...2 lines deleted...]
-      <c r="C218" t="s">
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>828</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>829</v>
+      </c>
+      <c r="D221" t="s">
+        <v>315</v>
+      </c>
+      <c r="E221" t="s">
+        <v>316</v>
+      </c>
+      <c r="F221" t="s">
+        <v>172</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H221" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>832</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>833</v>
+      </c>
+      <c r="D222" t="s">
+        <v>315</v>
+      </c>
+      <c r="E222" t="s">
+        <v>316</v>
+      </c>
+      <c r="F222" t="s">
+        <v>172</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H222" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>836</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>837</v>
+      </c>
+      <c r="D223" t="s">
+        <v>315</v>
+      </c>
+      <c r="E223" t="s">
+        <v>316</v>
+      </c>
+      <c r="F223" t="s">
+        <v>172</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H223" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>840</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>841</v>
+      </c>
+      <c r="D224" t="s">
+        <v>315</v>
+      </c>
+      <c r="E224" t="s">
+        <v>316</v>
+      </c>
+      <c r="F224" t="s">
+        <v>753</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H224" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>844</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>845</v>
+      </c>
+      <c r="D225" t="s">
+        <v>315</v>
+      </c>
+      <c r="E225" t="s">
+        <v>316</v>
+      </c>
+      <c r="F225" t="s">
+        <v>753</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H225" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>848</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>849</v>
+      </c>
+      <c r="D226" t="s">
+        <v>315</v>
+      </c>
+      <c r="E226" t="s">
+        <v>316</v>
+      </c>
+      <c r="F226" t="s">
+        <v>753</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H226" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>852</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>853</v>
+      </c>
+      <c r="D227" t="s">
+        <v>315</v>
+      </c>
+      <c r="E227" t="s">
+        <v>316</v>
+      </c>
+      <c r="F227" t="s">
+        <v>344</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H227" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>856</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>857</v>
+      </c>
+      <c r="D228" t="s">
+        <v>315</v>
+      </c>
+      <c r="E228" t="s">
+        <v>316</v>
+      </c>
+      <c r="F228" t="s">
+        <v>344</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H228" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>860</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>861</v>
+      </c>
+      <c r="D229" t="s">
+        <v>315</v>
+      </c>
+      <c r="E229" t="s">
+        <v>316</v>
+      </c>
+      <c r="F229" t="s">
+        <v>344</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H229" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>864</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>865</v>
+      </c>
+      <c r="D230" t="s">
+        <v>315</v>
+      </c>
+      <c r="E230" t="s">
+        <v>316</v>
+      </c>
+      <c r="F230" t="s">
+        <v>387</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H230" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>868</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>869</v>
+      </c>
+      <c r="D231" t="s">
+        <v>315</v>
+      </c>
+      <c r="E231" t="s">
+        <v>316</v>
+      </c>
+      <c r="F231" t="s">
+        <v>344</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H231" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>872</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>873</v>
+      </c>
+      <c r="D232" t="s">
+        <v>315</v>
+      </c>
+      <c r="E232" t="s">
+        <v>316</v>
+      </c>
+      <c r="F232" t="s">
+        <v>344</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H232" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>876</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>877</v>
+      </c>
+      <c r="D233" t="s">
+        <v>315</v>
+      </c>
+      <c r="E233" t="s">
+        <v>316</v>
+      </c>
+      <c r="F233" t="s">
+        <v>227</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H233" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>880</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>881</v>
+      </c>
+      <c r="D234" t="s">
+        <v>315</v>
+      </c>
+      <c r="E234" t="s">
+        <v>316</v>
+      </c>
+      <c r="F234" t="s">
+        <v>387</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H234" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>884</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>885</v>
+      </c>
+      <c r="D235" t="s">
+        <v>315</v>
+      </c>
+      <c r="E235" t="s">
+        <v>316</v>
+      </c>
+      <c r="F235" t="s">
+        <v>172</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H235" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>888</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>889</v>
+      </c>
+      <c r="D236" t="s">
+        <v>315</v>
+      </c>
+      <c r="E236" t="s">
+        <v>316</v>
+      </c>
+      <c r="F236" t="s">
+        <v>172</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H236" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>892</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>893</v>
+      </c>
+      <c r="D237" t="s">
+        <v>315</v>
+      </c>
+      <c r="E237" t="s">
+        <v>316</v>
+      </c>
+      <c r="F237" t="s">
+        <v>172</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H237" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>896</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>897</v>
+      </c>
+      <c r="D238" t="s">
+        <v>315</v>
+      </c>
+      <c r="E238" t="s">
+        <v>316</v>
+      </c>
+      <c r="F238" t="s">
+        <v>172</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H238" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>900</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>901</v>
+      </c>
+      <c r="D239" t="s">
+        <v>315</v>
+      </c>
+      <c r="E239" t="s">
+        <v>316</v>
+      </c>
+      <c r="F239" t="s">
+        <v>205</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H239" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>903</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>904</v>
+      </c>
+      <c r="D240" t="s">
+        <v>315</v>
+      </c>
+      <c r="E240" t="s">
+        <v>316</v>
+      </c>
+      <c r="F240" t="s">
+        <v>205</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H240" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>907</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>908</v>
+      </c>
+      <c r="D241" t="s">
+        <v>315</v>
+      </c>
+      <c r="E241" t="s">
+        <v>316</v>
+      </c>
+      <c r="F241" t="s">
+        <v>205</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H241" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>911</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>912</v>
+      </c>
+      <c r="D242" t="s">
+        <v>315</v>
+      </c>
+      <c r="E242" t="s">
+        <v>316</v>
+      </c>
+      <c r="F242" t="s">
+        <v>753</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H242" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>915</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>916</v>
+      </c>
+      <c r="D243" t="s">
+        <v>315</v>
+      </c>
+      <c r="E243" t="s">
+        <v>316</v>
+      </c>
+      <c r="F243" t="s">
+        <v>753</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H243" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>919</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>920</v>
+      </c>
+      <c r="D244" t="s">
+        <v>315</v>
+      </c>
+      <c r="E244" t="s">
+        <v>316</v>
+      </c>
+      <c r="F244" t="s">
+        <v>205</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H244" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>923</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>924</v>
+      </c>
+      <c r="D245" t="s">
+        <v>315</v>
+      </c>
+      <c r="E245" t="s">
+        <v>316</v>
+      </c>
+      <c r="F245" t="s">
+        <v>205</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H245" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>927</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>928</v>
+      </c>
+      <c r="D246" t="s">
+        <v>315</v>
+      </c>
+      <c r="E246" t="s">
+        <v>316</v>
+      </c>
+      <c r="F246" t="s">
+        <v>753</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H246" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>931</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>932</v>
+      </c>
+      <c r="D247" t="s">
+        <v>315</v>
+      </c>
+      <c r="E247" t="s">
+        <v>316</v>
+      </c>
+      <c r="F247" t="s">
+        <v>344</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H247" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>935</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>936</v>
+      </c>
+      <c r="D248" t="s">
+        <v>315</v>
+      </c>
+      <c r="E248" t="s">
+        <v>316</v>
+      </c>
+      <c r="F248" t="s">
+        <v>172</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H248" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>939</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>940</v>
+      </c>
+      <c r="D249" t="s">
+        <v>315</v>
+      </c>
+      <c r="E249" t="s">
+        <v>316</v>
+      </c>
+      <c r="F249" t="s">
+        <v>344</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H249" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>943</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>944</v>
+      </c>
+      <c r="D250" t="s">
+        <v>315</v>
+      </c>
+      <c r="E250" t="s">
+        <v>316</v>
+      </c>
+      <c r="F250" t="s">
+        <v>344</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H250" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>947</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>948</v>
+      </c>
+      <c r="D251" t="s">
+        <v>315</v>
+      </c>
+      <c r="E251" t="s">
+        <v>316</v>
+      </c>
+      <c r="F251" t="s">
+        <v>344</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H251" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>951</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>952</v>
+      </c>
+      <c r="D252" t="s">
+        <v>315</v>
+      </c>
+      <c r="E252" t="s">
+        <v>316</v>
+      </c>
+      <c r="F252" t="s">
+        <v>344</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H252" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>955</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>956</v>
+      </c>
+      <c r="D253" t="s">
+        <v>315</v>
+      </c>
+      <c r="E253" t="s">
+        <v>316</v>
+      </c>
+      <c r="F253" t="s">
+        <v>172</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H253" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>959</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>960</v>
+      </c>
+      <c r="D254" t="s">
+        <v>315</v>
+      </c>
+      <c r="E254" t="s">
+        <v>316</v>
+      </c>
+      <c r="F254" t="s">
+        <v>172</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H254" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>963</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>964</v>
+      </c>
+      <c r="D255" t="s">
+        <v>315</v>
+      </c>
+      <c r="E255" t="s">
+        <v>316</v>
+      </c>
+      <c r="F255" t="s">
+        <v>252</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H255" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>967</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>968</v>
+      </c>
+      <c r="D256" t="s">
+        <v>315</v>
+      </c>
+      <c r="E256" t="s">
+        <v>316</v>
+      </c>
+      <c r="F256" t="s">
+        <v>252</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H256" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>971</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>972</v>
+      </c>
+      <c r="D257" t="s">
+        <v>315</v>
+      </c>
+      <c r="E257" t="s">
+        <v>316</v>
+      </c>
+      <c r="F257" t="s">
+        <v>27</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H257" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>975</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>976</v>
+      </c>
+      <c r="D258" t="s">
+        <v>315</v>
+      </c>
+      <c r="E258" t="s">
+        <v>316</v>
+      </c>
+      <c r="F258" t="s">
+        <v>27</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H258" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>979</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>980</v>
+      </c>
+      <c r="D259" t="s">
+        <v>315</v>
+      </c>
+      <c r="E259" t="s">
+        <v>316</v>
+      </c>
+      <c r="F259" t="s">
+        <v>387</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H259" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>983</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>984</v>
+      </c>
+      <c r="D260" t="s">
+        <v>315</v>
+      </c>
+      <c r="E260" t="s">
+        <v>316</v>
+      </c>
+      <c r="F260" t="s">
+        <v>387</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H260" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>987</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>988</v>
+      </c>
+      <c r="D261" t="s">
+        <v>315</v>
+      </c>
+      <c r="E261" t="s">
+        <v>316</v>
+      </c>
+      <c r="F261" t="s">
+        <v>387</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H261" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>991</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>992</v>
+      </c>
+      <c r="D262" t="s">
+        <v>315</v>
+      </c>
+      <c r="E262" t="s">
+        <v>316</v>
+      </c>
+      <c r="F262" t="s">
+        <v>387</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H262" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>995</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>996</v>
+      </c>
+      <c r="D263" t="s">
+        <v>315</v>
+      </c>
+      <c r="E263" t="s">
+        <v>316</v>
+      </c>
+      <c r="F263" t="s">
+        <v>387</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H263" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>999</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D264" t="s">
+        <v>315</v>
+      </c>
+      <c r="E264" t="s">
+        <v>316</v>
+      </c>
+      <c r="F264" t="s">
+        <v>205</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D265" t="s">
+        <v>315</v>
+      </c>
+      <c r="E265" t="s">
+        <v>316</v>
+      </c>
+      <c r="F265" t="s">
+        <v>27</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D266" t="s">
+        <v>315</v>
+      </c>
+      <c r="E266" t="s">
+        <v>316</v>
+      </c>
+      <c r="F266" t="s">
+        <v>252</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D267" t="s">
+        <v>315</v>
+      </c>
+      <c r="E267" t="s">
+        <v>316</v>
+      </c>
+      <c r="F267" t="s">
+        <v>252</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D268" t="s">
+        <v>315</v>
+      </c>
+      <c r="E268" t="s">
+        <v>316</v>
+      </c>
+      <c r="F268" t="s">
+        <v>222</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D269" t="s">
+        <v>315</v>
+      </c>
+      <c r="E269" t="s">
+        <v>316</v>
+      </c>
+      <c r="F269" t="s">
+        <v>753</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D270" t="s">
+        <v>315</v>
+      </c>
+      <c r="E270" t="s">
+        <v>316</v>
+      </c>
+      <c r="F270" t="s">
+        <v>454</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D271" t="s">
+        <v>315</v>
+      </c>
+      <c r="E271" t="s">
+        <v>316</v>
+      </c>
+      <c r="F271" t="s">
+        <v>172</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D272" t="s">
+        <v>315</v>
+      </c>
+      <c r="E272" t="s">
+        <v>316</v>
+      </c>
+      <c r="F272" t="s">
+        <v>252</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D273" t="s">
+        <v>315</v>
+      </c>
+      <c r="E273" t="s">
+        <v>316</v>
+      </c>
+      <c r="F273" t="s">
+        <v>252</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D274" t="s">
+        <v>315</v>
+      </c>
+      <c r="E274" t="s">
+        <v>316</v>
+      </c>
+      <c r="F274" t="s">
+        <v>222</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D275" t="s">
+        <v>315</v>
+      </c>
+      <c r="E275" t="s">
+        <v>316</v>
+      </c>
+      <c r="F275" t="s">
+        <v>252</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
         <v>10</v>
       </c>
-      <c r="D218" t="s">
-[...5 lines deleted...]
-      <c r="F218" t="s">
+      <c r="D276" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F276" t="s">
+        <v>344</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>17</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F277" t="s">
+        <v>252</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>21</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F278" t="s">
+        <v>172</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>10</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>17</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>37</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>40</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>44</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>48</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>52</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F287" t="s">
         <v>13</v>
       </c>
-      <c r="G218" s="1" t="s">
-[...3 lines deleted...]
-        <v>831</v>
+      <c r="G287" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>17</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F288" t="s">
+        <v>13</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>21</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1093</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8770,50 +11401,121 @@
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>